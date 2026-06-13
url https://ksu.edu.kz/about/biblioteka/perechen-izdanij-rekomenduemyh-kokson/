--- v0 (2026-04-20)
+++ v1 (2026-06-13)
@@ -4,70 +4,70 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12315" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="10125" windowHeight="4455" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Список 1 " sheetId="6" r:id="rId1"/>
     <sheet name="Список 2" sheetId="7" r:id="rId2"/>
     <sheet name="Список 3" sheetId="8" r:id="rId3"/>
     <sheet name="список 4 - журналы ВСУЗов" sheetId="9" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Список 1 '!$B$1:$B$24</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Список 2'!$B$1:$B$184</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Список 2'!$D$1:$D$201</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Список 3'!$B$1:$B$6</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'список 4 - журналы ВСУЗов'!$B$1:$B$15</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1212" uniqueCount="650">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1373" uniqueCount="766">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Bulletin of the Karaganda university - Physics</t>
   </si>
   <si>
     <t>Bulletin of the Karaganda university - Mathematics</t>
   </si>
   <si>
     <t>Eurasian Physical Technical Journal</t>
   </si>
   <si>
     <t>Kompleksnoe ispolzovanie mineralnogo syra</t>
   </si>
   <si>
     <t>Монографиялар. Монографиялар кез-келген басылымдарда жариялануы мүмкін, олардың көлемі кем дегенде 5 б.т. (автордың үлесі кем дегенде 3 б.т.), ISBN-ны, ұйымдардың ғылыми кеңестерінің ұсынымдары, екі ғалымдардың – ғылым докторы, кандидаты немесе философия докторының (PhD) рецензиялары болуы керек;</t>
   </si>
   <si>
     <t>әл-Фараби атындағы Қазақ ұлттық университеті</t>
   </si>
   <si>
     <t>ҚазҰУ хабаршысы. Заң сериясы Вестник КазНУ. Серия юридическая</t>
   </si>
   <si>
@@ -169,53 +169,50 @@
   <si>
     <t>Академик Е.А. Бөкетов атындағы Қарағанды университеті</t>
   </si>
   <si>
     <t>Заң ғылымдары</t>
   </si>
   <si>
     <t>Eurasian Mathematical Journal</t>
   </si>
   <si>
     <t>Математика</t>
   </si>
   <si>
     <t>Eurasian Journal of Mathematical and Computer Applications</t>
   </si>
   <si>
     <t>Компьютерлік ғылымдар (бағдарламалық инженерия, желілер), математика (қолданбалы, симуляция), томография, математикалық физика (дифференциалдық және интегралдық теңдеулер, кері, корректілі емес есептер)</t>
   </si>
   <si>
     <t>Қарағанды университетінің хабаршысы.  Педагогика сериясы</t>
   </si>
   <si>
     <t>Л.Н. Гумилев атындағы ЕҰУ хабаршысының экономика сериясы</t>
   </si>
   <si>
-    <t>Қарағанды университетінің хабаршысы.  Тарих. Философия сериясы</t>
-[...1 lines deleted...]
-  <si>
     <t>Cемей медицина университеті</t>
   </si>
   <si>
     <t>Central Asian Journal of Art Studies</t>
   </si>
   <si>
     <t>Т.Қ. Жүргенов ат. Қазақ ұлттық өнер  академиясы</t>
   </si>
   <si>
     <t>Л.Н.Гумилев атындағы Еуразия ұлттық университетінің хабаршысы. Филология сериясы</t>
   </si>
   <si>
     <t>Филология ғылымдары</t>
   </si>
   <si>
     <t>Л.Н.Гумилев атындағы Еуразия ұлттық университетінің хабаршысы. Журналистика сериясы</t>
   </si>
   <si>
     <t>Журналистика</t>
   </si>
   <si>
     <t>Л.Н.Гумилев атындағы Еуразия ұлттық университетінің хабаршысы. Құқық сериясы</t>
   </si>
   <si>
     <t>Құқық</t>
@@ -223,149 +220,131 @@
   <si>
     <t>Л.Н.Гумилев атындағы Еуразия ұлттық университетінің хабаршысы. Биологиялық ғылымдар сериясы</t>
   </si>
   <si>
     <t>Биологиялық ғылымдар</t>
   </si>
   <si>
     <t xml:space="preserve">ҚазҰУ хабаршысы. Биология сериясы </t>
   </si>
   <si>
     <t>Л.Н.Гумилев атындағы Еуразия ұлттық университетінің хабаршысы. Математика, компьютерлік ғылымдар, механика сериясы</t>
   </si>
   <si>
     <t>Математика, компьютерлік ғылымдар</t>
   </si>
   <si>
     <t>Қарағанды университетінің хабаршысы.  Филология сериясы</t>
   </si>
   <si>
     <t>Тарих және философия ғылымдары</t>
   </si>
   <si>
     <t>Экономика: стратегия және практика</t>
   </si>
   <si>
-    <t>Қазақстан Республикасы Білім және ғылым министрлігінің Ғылым комитетінің «Экономика институты»</t>
-[...4 lines deleted...]
-  <si>
     <t>Қазақстан Республикасы Ұлттық ғылым академиясы</t>
   </si>
   <si>
     <t>Геология, геотехникалық инженерия және инженерлік геология</t>
   </si>
   <si>
     <t>Торайғыров университеті</t>
   </si>
   <si>
     <t>Қазақстан Республикасының ұлттық инженерлік академиясы</t>
   </si>
   <si>
     <t>ҚазҰУ Хабаршысы. Журналистика сериясы</t>
   </si>
   <si>
     <t>Психология және социология ғылымдары</t>
   </si>
   <si>
     <t>Eurasian  Journal of Physics and Functional materials</t>
   </si>
   <si>
     <t>ҚазҰУ Хабаршысы. Философия, мәдениеттану, саясаттану сериясы</t>
   </si>
   <si>
     <t xml:space="preserve">Философия, мәдениеттану, саясаттану </t>
   </si>
   <si>
     <t>Проблемы агрорынка</t>
   </si>
   <si>
     <t>Қазақ аграрлық-өнеркәсіптік кешенінің экономикасы және ауылдық аумақтарды дамыту ғылыми-зерттеу институты</t>
   </si>
   <si>
-    <t>ҚР ҰҒА Баяндамалары</t>
-[...1 lines deleted...]
-  <si>
     <t>Физика және химия ғылымдары</t>
   </si>
   <si>
     <t>Философия, саясаттану және дінтану институты</t>
   </si>
   <si>
     <t>Философия ғылымдары</t>
   </si>
   <si>
     <t>Педагогика және психология</t>
   </si>
   <si>
     <t>Абай атындағы Қазақ ұлттық педагогика университеті</t>
   </si>
   <si>
     <t>Қазақ экономика, қаржы және халықаралық сауда университетінің жаршысы</t>
   </si>
   <si>
     <t>Қазақ экономика, қаржы және халықаралық сауда университеті</t>
   </si>
   <si>
     <t>«Тұран» университетінің хабаршысы</t>
   </si>
   <si>
     <t>«Тұран» университеті</t>
   </si>
   <si>
-    <t>Қазақстан Республикасының Ұлттық ғылым академиясының хабаршысы</t>
-[...4 lines deleted...]
-  <si>
     <t>Математика ғылымдары, ақпараттық-коммуникациялық технологиялар</t>
   </si>
   <si>
     <t>Ақпараттық-коммуникациялық технологиялар</t>
   </si>
   <si>
     <t>Абай атындағы Қазақ ұлттық педагогикалық  университеті</t>
   </si>
   <si>
     <t>Университет еңбектері</t>
   </si>
   <si>
     <t>Қарағанды техникалық университеті</t>
   </si>
   <si>
     <t>Отан тарихы</t>
   </si>
   <si>
     <t>Ш. Уәлиханов атындағы Тарих және этнология институты</t>
   </si>
   <si>
-    <t>Қазақстан Республикасының Ұлттық ғылым академиясының хабарлары. Физика-математика сериясы</t>
-[...1 lines deleted...]
-  <si>
     <t>Абай атындағы Қазақ ұлттық педагогикалық  университетінің Хабаршысы. Психология  сериясы</t>
   </si>
   <si>
     <t>Абай атындағы Қазақ ұлттық педагогикалық  университетінің Хабаршысы. Педагогика ғылымдары сериясы</t>
   </si>
   <si>
     <t>Психология ғылымдары</t>
   </si>
   <si>
     <t>Қоғам және дәуір</t>
   </si>
   <si>
     <t>Қазақстан Республикасының Президенті жанындағы Қазақстан стратегиялық зерттеулер институты</t>
   </si>
   <si>
     <t>Л.Н. Гумилев атындағы Еуразия ұлттық университетінің хабаршысы. Саяси ғылымдар, аймақтану, шығыстану, түркітану сериясы</t>
   </si>
   <si>
     <t>Саяси ғылымдары</t>
   </si>
   <si>
     <t>Горение и плазмохимия</t>
   </si>
   <si>
     <t>Жану проблемалары институты</t>
@@ -388,53 +367,50 @@
   <si>
     <t xml:space="preserve">Машинажасау, Энергетика және автоматика, Ақпараттық-коммуникациялық технологиялар, Жоғары мектеп педагогикасы </t>
   </si>
   <si>
     <t>Керуен</t>
   </si>
   <si>
     <t>М.О. Әуезов атындағы Әдебиет және өнер институты</t>
   </si>
   <si>
     <t>Central Asian economic review</t>
   </si>
   <si>
     <t>Нархоз Университеті</t>
   </si>
   <si>
     <t>Абай атындағы Қазақ ұлттық педагогикалық университеті</t>
   </si>
   <si>
     <t>Дене тәрбиесінің теориясы мен әдістемесі</t>
   </si>
   <si>
     <t>Қазақ спорт және туризм академиясы</t>
   </si>
   <si>
-    <t>ҚР ҰҒА Хабаршысы</t>
-[...1 lines deleted...]
-  <si>
     <t>Алматы технологиялық университетінің хабаршысы</t>
   </si>
   <si>
     <t>Женіл және қайта өңдеу өндірісі</t>
   </si>
   <si>
     <t>Алматы технологиялық университеті</t>
   </si>
   <si>
     <t>Халықаралық қатынастар</t>
   </si>
   <si>
     <t>Физикалық ғылымдар</t>
   </si>
   <si>
     <t>Химиялық ғылымдар</t>
   </si>
   <si>
     <t xml:space="preserve">Әдебиеттану, өнертану </t>
   </si>
   <si>
     <t>Саясаттану</t>
   </si>
   <si>
     <t>Математика ғылымдары</t>
@@ -443,56 +419,50 @@
     <t>Машина жасау, көлік, геосинтетикалық материалдар</t>
   </si>
   <si>
     <t xml:space="preserve">Тамақ өндірісі </t>
   </si>
   <si>
     <t>Геотехнология және адам өмірінің қауіпсіздігі</t>
   </si>
   <si>
     <t>Құрылыс</t>
   </si>
   <si>
     <t xml:space="preserve"> Филология ғылымдары</t>
   </si>
   <si>
     <t xml:space="preserve"> Педагогика ғылымдары</t>
   </si>
   <si>
     <t>Абылай хан атындағы  ҚазХҚ және ӘТУ хабаршысы.  Педагогика ғылымдары сериясы</t>
   </si>
   <si>
     <t>Көлік</t>
   </si>
   <si>
     <t>Энергетика және энергетикалық машина жасау; ақпараттық, телекоммуникациялық және ғарыштық технологиялар</t>
-  </si>
-[...4 lines deleted...]
-    <t>Қазақстан Республикасының Ұлттық ғылым академиясының хабарлары. Химия  және технология сериясы</t>
   </si>
   <si>
     <t>Қазақстанның  химия журналы -Химический журнал Казахстана</t>
   </si>
   <si>
     <t>Сәулет және құрылыс саласы</t>
   </si>
   <si>
     <t>Заң  ғылымдары</t>
   </si>
   <si>
     <t>Ауыл шаруашылығы ғылымдары</t>
   </si>
   <si>
     <t>Энергетика</t>
   </si>
   <si>
     <t>«Astana IT University»  </t>
   </si>
   <si>
     <t>Ақпараттық және коммуникациялық технологиялар</t>
   </si>
   <si>
     <t xml:space="preserve">Сәулет және құрылыс саласы бойынша </t>
   </si>
@@ -510,58 +480,50 @@
   </si>
   <si>
     <t>Геология, мұнайхимия, бұрғылау, өндіру, барлау салалары</t>
   </si>
   <si>
     <t>Филология</t>
   </si>
   <si>
     <t>Экономика және туризм салалары</t>
   </si>
   <si>
     <t>Инженерия  және инженерлік іс</t>
   </si>
   <si>
     <t>Аймақтану. Шығыстану. Түркітану</t>
   </si>
   <si>
     <t>Жер туралы ғылымдар</t>
   </si>
   <si>
     <t xml:space="preserve">Филология
 ғылымдары
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Ақпараттық және коммуникациялық технологиялар
-[...6 lines deleted...]
-  <si>
     <t>Экономика</t>
   </si>
   <si>
     <t xml:space="preserve">Биология
 ғылымдары
 </t>
   </si>
   <si>
     <t xml:space="preserve">Медицина
 </t>
   </si>
   <si>
     <t xml:space="preserve">Тарих ғылымдары
 </t>
   </si>
   <si>
     <t xml:space="preserve">Жер туралы ғылымдары;
 Инжиниринг және технологиялар
 </t>
   </si>
   <si>
     <t>Қазақ Ұлттық Аграрлық Зерттеу университеті</t>
   </si>
   <si>
     <t xml:space="preserve">Халықаралық қатынастар және аймақтану </t>
@@ -803,57 +765,50 @@
     <t>Қазақстан Республикасы  Заңнама және  құқықтық ақпарат институтының жаршысы</t>
   </si>
   <si>
     <t xml:space="preserve">Қазақстанның онкологиясы мен радиологиясы </t>
   </si>
   <si>
     <t>Қоркыт Ата атындағы Қызылорда  университетінің Хабаршысы</t>
   </si>
   <si>
     <t>М.Тынышбаев атындағы Қазақ көлік және коммуникациялар академиясының Хабаршысы</t>
   </si>
   <si>
     <t>3i: intellect, idea, innovation – интеллект, идея, инновация</t>
   </si>
   <si>
     <t>Eurasian Journal of Applied Biotechnology</t>
   </si>
   <si>
     <t xml:space="preserve"> Нефть и  газ
 </t>
   </si>
   <si>
     <t>Eurasian Journal of  Economic and Business Studies (EJEBS)</t>
   </si>
   <si>
-    <t>Д.Серікбаев атындағы Шығыс Қазақстан техникалық университетінің Хабаршысы»</t>
-[...5 lines deleted...]
-  <si>
     <t xml:space="preserve">ҚР ҰЯО жаршысы. Вестник НЯЦ РК
 </t>
   </si>
   <si>
     <t xml:space="preserve">Репродуктивті  медицина
 </t>
   </si>
   <si>
     <t xml:space="preserve">Journal of Health Development
 </t>
   </si>
   <si>
     <t xml:space="preserve">Еуразия гуманитарлық институтының хабаршысы
 </t>
   </si>
   <si>
     <t>Микробиология және вирусология</t>
   </si>
   <si>
     <t xml:space="preserve">Қазақстан хирургиясының хабаршысы
 </t>
   </si>
   <si>
     <t xml:space="preserve">Минералдық шикізатты кешенді   пайдалану
 </t>
@@ -911,57 +866,51 @@
     <t>ҚР Президенті жанындағы Қазақстан стратегиялық зерттеулер институты</t>
   </si>
   <si>
     <t>1-нысан</t>
   </si>
   <si>
     <t>Торайғыров   университеті</t>
   </si>
   <si>
     <t>ҚазҰУ Хабаршысы.  Дінтану сериясы</t>
   </si>
   <si>
     <t>Л.Н.Гумилев атындағы Еуразия ұлттық университетінің хабаршысы.                      Техникалық ғылымдар және технологиялар сериясы</t>
   </si>
   <si>
     <t xml:space="preserve">А.Құсайынов атындағы Еуразия гуманитарлық институты
 </t>
   </si>
   <si>
     <t>ҚазҰУ хабаршысы. Педагогикалық ғылымдар сериясы</t>
   </si>
   <si>
     <t>Абылай хан атындағы  ҚазХҚ және ӘТУ хабаршысы.  Филология ғылымдары сериясы</t>
   </si>
   <si>
-    <t>Ясауи университетінің хабаршысы</t>
-[...1 lines deleted...]
-  <si>
     <t>Ғұмарбек Дәукеев  атындағы Алматы энергетика және байланыс университеті</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ғылым және білім                         (Жәңгір хан  атындағы Батыс Қазақстан аграрлық-техникалық  университетінің ғылыми-практикалық журналы)</t>
   </si>
   <si>
     <t>Жәңгір хан  атындағы Батыс Қазақстан аграрлық-техникалық  университеті</t>
   </si>
   <si>
     <t>Ә.Б.Бектуров атындағы Химия ғылымдары институты</t>
   </si>
   <si>
     <t xml:space="preserve">Мемлекеттік басқару және мемлекеттік қызмет   Халықаралық ғылыми-талдау журналы </t>
   </si>
   <si>
     <t>Қазақстан Республикасы Президентінің  жанындағы Мемлекеттік басқару академиясы</t>
   </si>
   <si>
     <t>Халықаралық білім беру корпорациясы</t>
   </si>
   <si>
     <t>ҚР ӘМ Қазақстан Республикасының  Заңнама және  құқықтық ақпарат институты</t>
   </si>
   <si>
     <t xml:space="preserve">Қазақ онкология және радиология ғылыми-зерттеу институты  </t>
   </si>
   <si>
     <t>Қазақстан Республикасы Денсаулық сақтау министрлігі медициналық және фармацевтикалық бақылау комитетінің Дәрілік заттар мен медициналық мақсаттағы бұйымдарды сараптау ұлттық орталығы</t>
   </si>
@@ -1040,53 +989,50 @@
   <si>
     <t xml:space="preserve">Л.Н.Гумилев атындағы Еуразия ұлттық университеті  </t>
   </si>
   <si>
     <t>Қазақстан-Неміс университеті</t>
   </si>
   <si>
     <t xml:space="preserve">Абылай хан атындағы халықаралық қатынастар және әлем тілдері  университеті </t>
   </si>
   <si>
     <t xml:space="preserve">Қожа Ахмет Ясауи атындағы Халықаралық қазақ -түрік университеті </t>
   </si>
   <si>
     <t xml:space="preserve">Қазақстанның кен журналы.
 Горный журнал Казахстана
 </t>
   </si>
   <si>
     <t>Мемлекеттік аудит-Государственный аудит</t>
   </si>
   <si>
     <t xml:space="preserve">Қазақстан-Британ техникалық университетінің хабаршысы  журналы </t>
   </si>
   <si>
     <t>Қазақстанның жоғары мектебі</t>
-  </si>
-[...1 lines deleted...]
-    <t>Металлургия және  кең байыту институты</t>
   </si>
   <si>
     <t xml:space="preserve">әл-Фараби атындағы Қазақ ұлттық университеті </t>
   </si>
   <si>
     <t xml:space="preserve">Е.А. Бөкетов атындағы Қарағанды мемлекеттік университеті </t>
   </si>
   <si>
     <t xml:space="preserve">Е.А. Бөкетов атындағы Қарағанды  университеті </t>
   </si>
   <si>
     <t>Л.Н. Гумилев атындағы Еуразия ұлттық университеті</t>
   </si>
   <si>
     <t xml:space="preserve">Қазақстан Республикасы Білім және ғылым министрлігі                                  Ғылым комитетінің 
 Ә.Х. Марғұлан атындағы Археология институты
 </t>
   </si>
   <si>
     <t>Академик  Е.А. Бөкетов атындағы  Қарағанды университеті</t>
   </si>
   <si>
     <t>Абай атындағы Қазақ ұлттық педагогикалық  университетінің Хабаршысы. Физика-математика ғылымдары сериясы</t>
   </si>
   <si>
@@ -1368,87 +1314,69 @@
   <si>
     <t>Шығыстану ғылымдары</t>
   </si>
   <si>
     <t xml:space="preserve">2024 жылғы №3 нөмірінен бастап  </t>
   </si>
   <si>
     <t>Халықаралық қатынастар, саясат және әлеуметтану ғылымдары</t>
   </si>
   <si>
     <t>22.08.2024              №767 бұйрық</t>
   </si>
   <si>
     <t>Торайғыров университетінің хабаршысы. Физика, математика және компьютерлік ғылымдар  сериясы</t>
   </si>
   <si>
     <t xml:space="preserve">2024 жылғы сәуір айынан бастап </t>
   </si>
   <si>
     <t>20.08.2024 ж.             № 740 бұйрық</t>
   </si>
   <si>
     <t>Ғылым және денсаулық сақтау (Наука и здравоохранение)</t>
   </si>
   <si>
-    <t>С.Сейфуллин атындағы Қазақ агротехникалық зерттеу университетінің ғылым жаршысы: пәнаралық сериясы</t>
-[...1 lines deleted...]
-  <si>
     <t>С.Сейфуллин атындағы Қазақ агротехникалық зерттеу университеті</t>
   </si>
   <si>
     <t xml:space="preserve">Ауылшаруашылық ғылымдары </t>
   </si>
   <si>
-    <t>Herald of science of Seifullin Kazakh agrotechnical research university: veterinary sciences</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Ветеринария ғылымдары </t>
   </si>
   <si>
     <t>2021 жылғы қыркүйек айынан бастап</t>
   </si>
   <si>
-    <t>12.07.2024  ж.  № 603  бұйрық 04.09.2024 ж. № 800 бұйрық</t>
-[...1 lines deleted...]
-  <si>
     <t>4.</t>
   </si>
   <si>
-    <t>Л.Н. Гумилев атындағы Еуразия  ұлттық университетінің хабаршысы. Химия. География. Экология сериясы</t>
-[...4 lines deleted...]
-  <si>
     <t>22.08.2024 ж. №767 бұйрық</t>
   </si>
   <si>
     <t xml:space="preserve">2023 жылғы №3 нөмірінен бастап  </t>
-  </si>
-[...1 lines deleted...]
-    <t>04.09.2024 ж. № 800 бұйрық</t>
   </si>
   <si>
     <t xml:space="preserve">География </t>
   </si>
   <si>
     <t xml:space="preserve">Өнертабысқа патенттер (олар жөнінде оң шешімдерді қоса бергенде).                                                                                                                      Патенты на изобретения (включая положительные решения по ним).   </t>
   </si>
   <si>
     <t xml:space="preserve">Абай атындағы Қазақ ұлттық педагогикалық университетінің хабаршысы.
 Әлеуметтану және саяси ғылымдары
 </t>
   </si>
   <si>
     <t>Саяси  ғылымдар</t>
   </si>
   <si>
     <t>2024 жылғы қазан айынан бастап</t>
   </si>
   <si>
     <t>22.10.2024 ж.             № 900 бұйрық</t>
   </si>
   <si>
     <t>БҚУ Хабаршысы</t>
   </si>
   <si>
@@ -1576,57 +1504,51 @@
   <si>
     <t>10.01.2025 ж.             № 1 бұйрық</t>
   </si>
   <si>
     <t>Өрлеу. Үздіксіз білім жаршысы</t>
   </si>
   <si>
     <t>«Өрлеу» біліктілікті арттыру ұлттық орталығы» АҚ</t>
   </si>
   <si>
     <t>Білім беру және педагогикалық зерттеулер</t>
   </si>
   <si>
     <t>23.01.2025 ж.             № 47 бұйрық</t>
   </si>
   <si>
     <t>Химиялық инженерия</t>
   </si>
   <si>
     <t>29.01.2025  ж.  № 110 бұйрық</t>
   </si>
   <si>
     <t>2021 жылғы наурыз  – 2023 жылғы маусым аралығында және 2024 жылғы шілде айынан бастап</t>
   </si>
   <si>
-    <t>Л.Н. Гумилев атындағы Еуразия ұлттық университетінің хабаршысы. Химия. География. Экология сериясы</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Л.Н. Гумилев атындағы Еуразия ұлттық университет </t>
-  </si>
-[...1 lines deleted...]
-    <t>10.02.2025 ж.               № 122 бұйрық</t>
   </si>
   <si>
     <t>Journal of Clinical Medicine of Kazakhstan</t>
   </si>
   <si>
     <t>қаңтар 2025 жыл</t>
   </si>
   <si>
     <t xml:space="preserve"> 18.02.2025 ж.                      № 186 бұйрық</t>
   </si>
   <si>
     <t>ақпан 2021 жыл-желтоқсан 2024 жыл</t>
   </si>
   <si>
     <t xml:space="preserve">12.07.2024  ж.  № 603 бұйрық 18.01.2025 ж.          № 186 бұйрық              </t>
   </si>
   <si>
     <t>Автоматизация және ақпараттық технологиялар</t>
   </si>
   <si>
     <t xml:space="preserve"> қаңтар 2025 жыл </t>
   </si>
   <si>
     <t>28.02.2025 ж. №293 бұйрық</t>
   </si>
@@ -1635,53 +1557,50 @@
   </si>
   <si>
     <t>Халықаралық ақпараттық технологиялар университеті</t>
   </si>
   <si>
     <t>Информатика</t>
   </si>
   <si>
     <t>2022 жылғы маусым -2024 жылғы желтоқсан аралығында</t>
   </si>
   <si>
     <t xml:space="preserve">12.07.2024  ж.  № 603 бұйрық, 28.02.2025 ж. № 302 бұйрық </t>
   </si>
   <si>
     <t xml:space="preserve">28.02.2025 ж. № 302 бұйрық </t>
   </si>
   <si>
     <t xml:space="preserve">Қазақстан репродуктивтік медицина қауымдастығы
 </t>
   </si>
   <si>
     <t>Экологиялық инжиниринг</t>
   </si>
   <si>
     <t>2025 жылғы №1 нөмірінен бастап</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">07.03.2025 ж.                 № 361 бұйрық </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">12.07.2024  ж.  № 603 бұйрық, </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>алынып тасталды  05.03.2025 жылғы  № 324 бұйрық</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
@@ -2192,56 +2111,780 @@
   </si>
   <si>
     <r>
       <t xml:space="preserve">10.12.2024 ж.             № </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>1153</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> бұйрық</t>
     </r>
   </si>
+  <si>
+    <t>42.</t>
+  </si>
+  <si>
+    <t>Қазақстан Республикасы Ғылым және жоғары білім министрлігі Ғылым комитетінің «Экономика институты»</t>
+  </si>
+  <si>
+    <t>2025 жылғы қазан айынан бастап</t>
+  </si>
+  <si>
+    <t>2021 жылғы наурыз айынан бастап 2025 жылғы қазан айына дейін</t>
+  </si>
+  <si>
+    <t>12.07.2024  ж.  № 603 бұйрық 24.10.2025 ж. № 1975 бұйрық</t>
+  </si>
+  <si>
+    <t>24.10.2025 ж. № 1975 бұйрық</t>
+  </si>
+  <si>
+    <t>News of the National Academy of Sciences of the Republic of  Kazakhstan, Series of Geology and Technical Sciences</t>
+  </si>
+  <si>
+    <t>«Орталық Азия академиялық ғылыми орталығы» ЖШС</t>
+  </si>
+  <si>
+    <t>12.07.2024  ж.  № 603 бұйрық, 22.10.2025 ж. № 1929</t>
+  </si>
+  <si>
+    <t>ҚР ҰҒА Хабаршысы (алынып тасталды, 41-жолға ауыстырылды)</t>
+  </si>
+  <si>
+    <t>12.07.2024  ж.  № 603 бұйрық, 22.10.2025 ж. № 1929 бұйрық</t>
+  </si>
+  <si>
+    <t>Сәтбаев университеті  АҚ «Металлургия және  кең байыту институты»</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Металлургия және металлургиялық инженерия, 
+тау-кен өндірісімен минералды өңдеу, Жер және планетааралық ғылым:жер бетіндегі процесстер
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Asian Journal "Steppe Panorama"
+</t>
+  </si>
+  <si>
+    <t>Мұнай-газ инженерия және геология</t>
+  </si>
+  <si>
+    <t xml:space="preserve">27.11.2025 ж. № 2106 бұйрық </t>
+  </si>
+  <si>
+    <t>Technobius Physics</t>
+  </si>
+  <si>
+    <t>2026 жылғы қаңтар айынан бастап</t>
+  </si>
+  <si>
+    <t>145.</t>
+  </si>
+  <si>
+    <t>146.</t>
+  </si>
+  <si>
+    <t>147.</t>
+  </si>
+  <si>
+    <t>Мәдени мұра</t>
+  </si>
+  <si>
+    <t>Қазақстан Республикасының Ұлттық музейі</t>
+  </si>
+  <si>
+    <t>JETE – Journal of Philosophy, Religious and Cultural Studies</t>
+  </si>
+  <si>
+    <t>Қазақстанның педагогикалық хабаршысы</t>
+  </si>
+  <si>
+    <t>Археология, этнология, тарих, музей ісі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дінтану </t>
+  </si>
+  <si>
+    <t>Білім беру және педагогтық зерртеулер</t>
+  </si>
+  <si>
+    <t>09.12.2025 ж. №2138 бұйрық</t>
+  </si>
+  <si>
+    <t>11.12.2025  ж.  № 2145 бұйрық</t>
+  </si>
+  <si>
+    <t>Түркология</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 30.12.2025 ж.   № 2169 бұйрық</t>
+  </si>
+  <si>
+    <t>13.</t>
+  </si>
+  <si>
+    <t>М.Қозыбаев атындағы Солтүстік Қазақстан университетінің Хабаршысы</t>
+  </si>
+  <si>
+    <t>М. Қозыбаев атындағы Солтүстік Қазақстан университеті</t>
+  </si>
+  <si>
+    <t>Биология ғылымдары</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>23.01.2026 ж.   № 34 бұйрық</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Қожа Ахмет Ясауи атындағы Халықаралық қазақ-түрік университеті </t>
+  </si>
+  <si>
+    <t>12.07.2024  ж.  № 603 бұйрық 09.02.2026 № 51 бұйрық</t>
+  </si>
+  <si>
+    <t>2021 жылғы желтоқсан айынан бастап</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Yassawi Journal of Philology  </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>(бұрыңғы атауы - Ясауи университетінің хабаршысы)</t>
+    </r>
+  </si>
+  <si>
+    <t>43.</t>
+  </si>
+  <si>
+    <t>44.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gumilyov Journal of History </t>
+  </si>
+  <si>
+    <t>Археология, дүниежүзілік тарих, Отан тарихы</t>
+  </si>
+  <si>
+    <t>13.02.2026 ж.     № 117 бұйрық</t>
+  </si>
+  <si>
+    <t>2021 жылғы наурыз айынан бастап – 2026 жылға дейін</t>
+  </si>
+  <si>
+    <t>2021 жылғы қыркүйек айынан бастап – 2026 жылға дейін</t>
+  </si>
+  <si>
+    <t>Л.Н. Гумилев атындағы Еуразия ұлттық университетінің хабаршысы. Химия. География сериясы</t>
+  </si>
+  <si>
+    <t>10.02.2025 ж.               № 122 бұйрық, 13.02.2026 ж.     № 117 бұйрық</t>
+  </si>
+  <si>
+    <t>12.07.2024  ж.  № 603 бұйрық 06.05.2025 ж. № 685 бұйрық 13.02.2026 ж.     № 117 бұйрық</t>
+  </si>
+  <si>
+    <t>149.</t>
+  </si>
+  <si>
+    <t>SDU University Хабаршысы: педагогика және оқыту әдістемесі» -SDU University Bulletin: Pedagogy and teaching methods - Вестник SDU University: педагогика и методы обучения</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SDU University </t>
+  </si>
+  <si>
+    <t>Білім беру теориясы мен практикасы, STEM-білім беру, білім беру саласындағы әкімшілендіру, цифрлық білім беру</t>
+  </si>
+  <si>
+    <t>Qainar Journal of Social Science</t>
+  </si>
+  <si>
+    <t>«Q» University</t>
+  </si>
+  <si>
+    <t>Әлеуметтік экономика, демография, адами ресурстар және еңбек нарығы</t>
+  </si>
+  <si>
+    <t>2026 жылғы наурыз айынан бастап</t>
+  </si>
+  <si>
+    <t>Демография, адами ресурстар және  еңбек нарығы, гендер және әлеуметтік инклюзия, Тұрақты даму және әлеуметтік инновациялар</t>
+  </si>
+  <si>
+    <t>150.</t>
+  </si>
+  <si>
+    <t>04.09.2024 ж. № 800 бұйрық 13.02.2026 ж.     № 117 бұйрық</t>
+  </si>
+  <si>
+    <t>07.03.2025 ж.                 № 361 бұйрық 13.02.2026 ж.              № 117 бұйрық</t>
+  </si>
+  <si>
+    <t>12.07.2024  ж.  № 603 бұйрық 13.02.2026 ж.     № 117 бұйрық</t>
+  </si>
+  <si>
+    <t>14.</t>
+  </si>
+  <si>
+    <t>Journal of Ecology and Sustainability</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Central Asian Journal of Veterinary Science </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>(бұрыңғы атауы  - Herald of Science of Seifullin Kazakh  Agro Technical Research University:Veterinary Science)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Еуразиялық агротехникалық журнал/Eurasian agrotechnical journal/ Евразийский агротехнический журнал </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>(бұрыңғы атауы - С.Сейфуллин атындағы Қазақ агротехникалық зерттеу университетінің ғылым жаршысы: Пәнаралық)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Yassawi Journal of Education Studies </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>(бұрыңғы атауы - Ясауи университетінің хабаршысы)</t>
+    </r>
+  </si>
+  <si>
+    <t>12.07.2024  ж.  № 603 бұйрық 19.02.2026 ж. № 125 бұйрық</t>
+  </si>
+  <si>
+    <t>12.07.2024  ж.  № 603  бұйрық 04.09.2024 ж. № 800 бұйрық 19.02.2026 ж. № 125 бұйрық</t>
+  </si>
+  <si>
+    <t>151.</t>
+  </si>
+  <si>
+    <t>Arts Academy</t>
+  </si>
+  <si>
+    <t>Қазақ ұлттық хореография академиясы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Өнертану, хореография, театр, арт-менеджмент </t>
+  </si>
+  <si>
+    <t>02.03.2026 г.                                                        № 46 бұйрық</t>
+  </si>
+  <si>
+    <t>152.</t>
+  </si>
+  <si>
+    <t>DentistKazakhstan</t>
+  </si>
+  <si>
+    <t>«Қазақстан стоматологиясының ассоциациясы» қоғамдық бірлестігі</t>
+  </si>
+  <si>
+    <t>Стоматология және жақ-бет хирургиясы</t>
+  </si>
+  <si>
+    <t>17.03.2026 ж. № 172 бұйрық</t>
+  </si>
+  <si>
+    <t>45.</t>
+  </si>
+  <si>
+    <t>Қазақстан-Британ техникалық университетінің хабаршысы  - Herald of the Kazakh British Technical University</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Физикалық ғылымдар, компьютерлік ғылымдар, математика ғылымдары, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Мұнай-газ инженерия және геология</t>
+    </r>
+  </si>
+  <si>
+    <t>18.04.2026 ж.     № 281 бұйрық</t>
+  </si>
+  <si>
+    <t>2023 жылғы қаңтар айынан бастап -2026 жылғы қаңтар айына дейін</t>
+  </si>
+  <si>
+    <t>2023 жылғы  қаңтар айынан бастап - 2026 жылғы қаңтар айына дейін</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2023 жылғы қаңтар айынан бастап- 2026 жылғы қаңтар айына дейін </t>
+  </si>
+  <si>
+    <r>
+      <t>2025 жылғы қазан  айынан бастап -</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2026 жылғы қаңтар айына дейін</t>
+    </r>
+  </si>
+  <si>
+    <t>12.07.2024  ж.  № 603 бұйрық, 18.04.2026 ж.     № 281 бұйрық</t>
+  </si>
+  <si>
+    <t xml:space="preserve">27.11.2025 ж. № 2106 бұйрық 18.04.2026 ж.     № 281 бұйрық </t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Eurasian Journal of History </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>(бұрыңғы атауы - Қарағанды университетінің хабаршысы.  Тарих. Философия сериясы)</t>
+    </r>
+  </si>
+  <si>
+    <t>153.</t>
+  </si>
+  <si>
+    <t>Eurasian Journal of Current Research in Psychology and Pedagogy</t>
+  </si>
+  <si>
+    <t>«Тұран» Университеті</t>
+  </si>
+  <si>
+    <t>Қолданбалы психология және зерттеулер, жалпы және әлеуметтік психология</t>
+  </si>
+  <si>
+    <t>Д.Серікбаев атындағы Шығыс Қазақстан техникалық университеті</t>
+  </si>
+  <si>
+    <t>Сәулет және құрылыс</t>
+  </si>
+  <si>
+    <t>2022 жылғы қаңтар айынан бастап</t>
+  </si>
+  <si>
+    <t>2022 жылғы наурыз айынан бастап</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">EKTU journal of Architectural and Construction Sciences </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>(бұрыңғы атауы – Д.Серікбаев атындағы Шығыс Қазақстан техникалық университетінің Хабаршысы)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">EKTU journal of Information and Communication Sciences </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>(бұрыңғы атауы – Д.Серікбаев атындағы Шығыс Қазақстан техникалық университетінің Хабаршысы)</t>
+    </r>
+  </si>
+  <si>
+    <t>154.</t>
+  </si>
+  <si>
+    <t>155.</t>
+  </si>
+  <si>
+    <t>156.</t>
+  </si>
+  <si>
+    <t>157.</t>
+  </si>
+  <si>
+    <t>Академик Е.А. Бөкетов атындағы Қарағанды ұлттық зерттеу университеті</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">EKTU journal of Engineering Sciences </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>(бұрыңғы атауы – Д.Серікбаев атындағы Шығыс Қазақстан техникалық университетінің Хабаршысы)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Logos: Eurasian Journal of Philosophy </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>(бұрыңғы атауы - Қарағанды университетінің хабаршысы.  Тарих. Философия сериясы)</t>
+    </r>
+  </si>
+  <si>
+    <t>15.</t>
+  </si>
+  <si>
+    <t>Epidemiology&amp;Health Data Insights</t>
+  </si>
+  <si>
+    <t>Australasia Publishing Group</t>
+  </si>
+  <si>
+    <t>Эпидемиология және денсаулық сақтау саласындағы деректерді талдау</t>
+  </si>
+  <si>
+    <t>16.</t>
+  </si>
+  <si>
+    <t>Қазақстан фармациясы</t>
+  </si>
+  <si>
+    <t>Дәрілік заттарды, медициналық мақсаттағы бұйымдарды және медициналық техниканы сараптау  ұлттық орталығы</t>
+  </si>
+  <si>
+    <t>Фармация, клиникалық фармакология және фармацевтика, фармацевтикалық  өндіріс технологиясы</t>
+  </si>
+  <si>
+    <t>18.04.2026 ж.     № 282 бұйрық</t>
+  </si>
+  <si>
+    <t>12.07.2024  ж.  № 603 бұйрық,     18.04.2026 ж.     № 282 бұйрық</t>
+  </si>
+  <si>
+    <t>12.07.2024  ж.  № 603 бұйрық, 18.04.2026 ж.     № 282 бұйрық</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Academic Scientific Journal of Computer Science
+Қазақстан  </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>(бұрыңғы атауы - Қазақстан Республикасының Ұлттық ғылым академиясының хабарлары. Физика-математика сериясы)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Scientific Journal of Pedagogy and Economics </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> (бұрыңғы атауы - Қазақстан Республикасының Ұлттық ғылым академиясының хабаршысы)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Academic Scientific Journal of Chemistry
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>(бұрыңғы атауы-Қазақстан Республикасының Ұлттық ғылым академиясының хабарлары. Химия  және технология сериясы)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Academic Journal of  Physical and Chemical Sciences</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> (бұрыңғы атауы - ҚР ҰҒА Баяндамалары)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Central Asian Transactions on Materials Structure and Properties </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>(бұрыңғы атауы  - Д.Серікбаев атындағы Шығыс Қазақстан техникалық университетінің Хабаршысы)</t>
+    </r>
+  </si>
+  <si>
+    <t>QAZAQTANU</t>
+  </si>
+  <si>
+    <t>М.Әуезов атындағы Оңтүстік Қазақстан университеті</t>
+  </si>
+  <si>
+    <t>Қазақстан тарихы,  жалпы тарих, өлкетану</t>
+  </si>
+  <si>
+    <t>2026 жылғы шілде айынан бастап</t>
+  </si>
+  <si>
+    <t>21.04.2026 ж.     № 300 бұйрық</t>
+  </si>
+  <si>
+    <t>2026 жылғы мамыр айынан бастап</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Animal Husbandry and Aquaculture </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>(бұрыңғы атауы -Ғылым және білім)</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">2021 жылғы қыркүйек айынан бастап </t>
+  </si>
+  <si>
+    <t>158.</t>
+  </si>
+  <si>
+    <t>Ветеринария ғылымдары</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Animal Health and Biosafety </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>(бұрыңғы атауы - Ғылым және білім)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Agricultural Systems and Natural Resources </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>(бұрыңғы атауы -Ғылым және білім)</t>
+    </r>
+  </si>
+  <si>
+    <t>159.</t>
+  </si>
+  <si>
+    <t>160.</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Applied Agro Engineering
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>(бұрыңғы атауы - Ғылым және білім)</t>
+    </r>
+  </si>
+  <si>
+    <t>12.07.2024  ж.  № 603 бұйрық 23.04.2026 ж.     № 301 бұйрық</t>
+  </si>
+  <si>
+    <t>Ауыл шаруашылығы  ғылымдары</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="19" x14ac:knownFonts="1">
+  <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FF000000"/>
@@ -2332,72 +2975,115 @@
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF333333"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="12"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <color rgb="FFFF0000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="14"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="14"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="13"/>
+      <color rgb="FF0D47A1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="35">
+  <borders count="38">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -2769,56 +3455,87 @@
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="212">
+  <cellXfs count="292">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
@@ -2950,508 +3667,748 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="25" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="25" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...37 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...62 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-[...256 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -3737,5232 +4694,5790 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopus.com/sourceid/21100285045" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopus.com/sourceid/28079" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopus.com/sourceid/5800184384" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopus.com/sourceid/21100838194" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopus.com/sourceid/21101033227" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopus.com/sourceid/21101263014" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopus.com/sourceid/21101119712" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopus.com/sourceid/19200156958" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopus.com/sourceid/21101061970" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopus.com/sourceid/21101065070" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopus.com/sourceid/21101057377" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopus.com/sourceid/21101256296" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopus.com/sourceid/21101256757" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopus.com/sourceid/21101264302" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopus.com/sourceid/21101049623" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopus.com/sourceid/21101021986" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:F62"/>
+  <dimension ref="A1:I65"/>
   <sheetViews>
-    <sheetView topLeftCell="A34" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B48" sqref="B48:B49"/>
+    <sheetView topLeftCell="A46" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B53" sqref="B53:F53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="18.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="36.7109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="43" style="2" customWidth="1"/>
     <col min="4" max="4" width="37.28515625" style="2" customWidth="1"/>
     <col min="5" max="5" width="27" style="2" customWidth="1"/>
     <col min="6" max="6" width="17.42578125" style="2" customWidth="1"/>
     <col min="7" max="16384" width="8.85546875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="93" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D1" s="134" t="s">
-[...3 lines deleted...]
-      <c r="F1" s="135"/>
+      <c r="D1" s="215" t="s">
+        <v>384</v>
+      </c>
+      <c r="E1" s="216"/>
+      <c r="F1" s="216"/>
     </row>
     <row r="2" spans="1:6" ht="27.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E2" s="3" t="s">
-        <v>281</v>
+        <v>267</v>
       </c>
     </row>
     <row r="3" spans="1:6" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B3" s="137" t="s">
-[...4 lines deleted...]
-      <c r="E3" s="137"/>
+      <c r="B3" s="218" t="s">
+        <v>457</v>
+      </c>
+      <c r="C3" s="218"/>
+      <c r="D3" s="218"/>
+      <c r="E3" s="218"/>
     </row>
     <row r="4" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="24"/>
       <c r="C4" s="24"/>
       <c r="D4" s="24"/>
       <c r="E4" s="24"/>
     </row>
     <row r="5" spans="1:6" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>350</v>
+        <v>333</v>
       </c>
       <c r="C5" s="4" t="s">
-        <v>351</v>
+        <v>334</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>352</v>
+        <v>335</v>
       </c>
       <c r="E5" s="4" t="s">
-        <v>544</v>
+        <v>518</v>
       </c>
       <c r="F5" s="40" t="s">
-        <v>403</v>
+        <v>386</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="5">
         <v>1</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="6" t="s">
-        <v>329</v>
+        <v>312</v>
       </c>
       <c r="D6" s="6" t="s">
-        <v>126</v>
+        <v>118</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>353</v>
+        <v>336</v>
       </c>
       <c r="F6" s="36" t="s">
-        <v>402</v>
+        <v>385</v>
       </c>
     </row>
     <row r="7" spans="1:6" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="5">
         <v>2</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="6" t="s">
-        <v>329</v>
+        <v>312</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>353</v>
+        <v>336</v>
       </c>
       <c r="F7" s="36" t="s">
-        <v>402</v>
+        <v>385</v>
       </c>
     </row>
     <row r="8" spans="1:6" ht="63.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="5">
         <v>3</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="6" t="s">
-        <v>330</v>
+        <v>313</v>
       </c>
       <c r="D8" s="6" t="s">
-        <v>215</v>
+        <v>203</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>353</v>
+        <v>336</v>
       </c>
       <c r="F8" s="36" t="s">
-        <v>402</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="122.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="5">
         <v>4</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="6" t="s">
-        <v>327</v>
+        <v>635</v>
       </c>
       <c r="D9" s="6" t="s">
-        <v>110</v>
+        <v>636</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>353</v>
+        <v>336</v>
       </c>
       <c r="F9" s="36" t="s">
-        <v>402</v>
+        <v>385</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="5">
         <v>5</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="6" t="s">
-        <v>328</v>
+        <v>311</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>354</v>
+        <v>337</v>
       </c>
       <c r="F10" s="36" t="s">
-        <v>402</v>
+        <v>385</v>
       </c>
     </row>
     <row r="11" spans="1:6" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="5">
         <v>6</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="6" t="s">
-        <v>354</v>
+        <v>337</v>
       </c>
       <c r="F11" s="36" t="s">
-        <v>402</v>
+        <v>385</v>
       </c>
     </row>
     <row r="12" spans="1:6" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="5">
         <v>7</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>481</v>
+        <v>458</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>354</v>
+        <v>337</v>
       </c>
       <c r="F12" s="36" t="s">
-        <v>402</v>
+        <v>385</v>
       </c>
     </row>
     <row r="13" spans="1:6" ht="39" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="5">
         <v>8</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>15</v>
       </c>
       <c r="E13" s="6" t="s">
-        <v>354</v>
+        <v>337</v>
       </c>
       <c r="F13" s="36" t="s">
-        <v>402</v>
+        <v>385</v>
       </c>
     </row>
     <row r="14" spans="1:6" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="5">
         <v>9</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D14" s="6" t="s">
-        <v>236</v>
+        <v>224</v>
       </c>
       <c r="E14" s="6" t="s">
-        <v>354</v>
+        <v>337</v>
       </c>
       <c r="F14" s="36" t="s">
-        <v>402</v>
+        <v>385</v>
       </c>
     </row>
     <row r="15" spans="1:6" ht="39" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="5">
         <v>10</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D15" s="6" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="E15" s="6" t="s">
-        <v>354</v>
+        <v>337</v>
       </c>
       <c r="F15" s="36" t="s">
-        <v>402</v>
+        <v>385</v>
       </c>
     </row>
     <row r="16" spans="1:6" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="5">
         <v>11</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="6" t="s">
-        <v>354</v>
+        <v>337</v>
       </c>
       <c r="F16" s="36" t="s">
-        <v>402</v>
+        <v>385</v>
       </c>
     </row>
     <row r="17" spans="1:6" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="5">
         <v>12</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>331</v>
+        <v>314</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>43</v>
       </c>
       <c r="E17" s="6" t="s">
-        <v>355</v>
+        <v>338</v>
       </c>
       <c r="F17" s="36" t="s">
-        <v>402</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:6" ht="151.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" ht="151.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A18" s="5">
         <v>13</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="6" t="s">
-        <v>331</v>
+        <v>314</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E18" s="6" t="s">
-        <v>355</v>
+        <v>338</v>
       </c>
       <c r="F18" s="36" t="s">
-        <v>402</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:6" ht="76.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" ht="76.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A19" s="5">
         <v>14</v>
       </c>
-      <c r="B19" s="6" t="s">
-[...9 lines deleted...]
-        <v>355</v>
+      <c r="B19" s="131" t="s">
+        <v>630</v>
+      </c>
+      <c r="C19" s="140" t="s">
+        <v>631</v>
+      </c>
+      <c r="D19" s="140" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="140" t="s">
+        <v>338</v>
       </c>
       <c r="F19" s="36" t="s">
-        <v>402</v>
+        <v>632</v>
       </c>
     </row>
     <row r="20" spans="1:6" ht="79.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="5">
         <v>15</v>
       </c>
       <c r="B20" s="6" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="C20" s="6" t="s">
-        <v>331</v>
+        <v>314</v>
       </c>
       <c r="D20" s="6" t="s">
-        <v>235</v>
+        <v>223</v>
       </c>
       <c r="E20" s="6" t="s">
-        <v>355</v>
+        <v>338</v>
       </c>
       <c r="F20" s="36" t="s">
-        <v>402</v>
+        <v>385</v>
       </c>
     </row>
     <row r="21" spans="1:6" ht="36.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="5">
         <v>16</v>
       </c>
       <c r="B21" s="6" t="s">
-        <v>345</v>
+        <v>328</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D21" s="9" t="s">
-        <v>126</v>
+        <v>118</v>
       </c>
       <c r="E21" s="6" t="s">
-        <v>356</v>
+        <v>339</v>
       </c>
       <c r="F21" s="36" t="s">
-        <v>402</v>
+        <v>385</v>
       </c>
     </row>
     <row r="22" spans="1:6" ht="94.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="10">
         <v>17</v>
       </c>
       <c r="B22" s="11" t="s">
-        <v>237</v>
+        <v>225</v>
       </c>
       <c r="C22" s="11" t="s">
-        <v>332</v>
+        <v>315</v>
       </c>
       <c r="D22" s="11" t="s">
-        <v>166</v>
+        <v>154</v>
       </c>
       <c r="E22" s="34" t="s">
-        <v>357</v>
+        <v>340</v>
       </c>
       <c r="F22" s="36" t="s">
-        <v>402</v>
+        <v>385</v>
       </c>
     </row>
     <row r="23" spans="1:6" ht="36.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="12">
         <v>18</v>
       </c>
       <c r="B23" s="13" t="s">
-        <v>238</v>
+        <v>226</v>
       </c>
       <c r="C23" s="14" t="s">
-        <v>333</v>
+        <v>316</v>
       </c>
       <c r="D23" s="15" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="E23" s="35" t="s">
-        <v>358</v>
+        <v>341</v>
       </c>
       <c r="F23" s="36" t="s">
-        <v>402</v>
+        <v>385</v>
       </c>
     </row>
     <row r="24" spans="1:6" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="5">
         <v>19</v>
       </c>
       <c r="B24" s="8" t="s">
-        <v>239</v>
+        <v>227</v>
       </c>
       <c r="C24" s="16" t="s">
-        <v>344</v>
+        <v>327</v>
       </c>
       <c r="D24" s="8" t="s">
-        <v>234</v>
+        <v>222</v>
       </c>
       <c r="E24" s="16" t="s">
-        <v>359</v>
+        <v>342</v>
       </c>
       <c r="F24" s="36" t="s">
-        <v>402</v>
+        <v>385</v>
       </c>
     </row>
     <row r="25" spans="1:6" ht="42" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="83">
+      <c r="A25" s="78">
         <v>20</v>
       </c>
-      <c r="B25" s="74" t="s">
-[...2 lines deleted...]
-      <c r="C25" s="87" t="s">
+      <c r="B25" s="71" t="s">
+        <v>471</v>
+      </c>
+      <c r="C25" s="82" t="s">
         <v>23</v>
       </c>
-      <c r="D25" s="68" t="s">
+      <c r="D25" s="65" t="s">
         <v>24</v>
       </c>
       <c r="E25" s="14" t="s">
-        <v>497</v>
-[...2 lines deleted...]
-        <v>498</v>
+        <v>472</v>
+      </c>
+      <c r="F25" s="83" t="s">
+        <v>473</v>
       </c>
     </row>
     <row r="26" spans="1:6" ht="70.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="5">
         <v>21</v>
       </c>
-      <c r="B26" s="82" t="s">
-[...6 lines deleted...]
-        <v>152</v>
+      <c r="B26" s="77" t="s">
+        <v>244</v>
+      </c>
+      <c r="C26" s="77" t="s">
+        <v>485</v>
+      </c>
+      <c r="D26" s="76" t="s">
+        <v>142</v>
       </c>
       <c r="E26" s="16" t="s">
-        <v>497</v>
+        <v>472</v>
       </c>
       <c r="F26" s="36" t="s">
-        <v>509</v>
+        <v>484</v>
       </c>
     </row>
     <row r="27" spans="1:6" ht="70.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A27" s="105">
+      <c r="A27" s="99">
         <v>22</v>
       </c>
-      <c r="B27" s="112" t="s">
-[...5 lines deleted...]
-      <c r="D27" s="60" t="s">
+      <c r="B27" s="106" t="s">
+        <v>492</v>
+      </c>
+      <c r="C27" s="102" t="s">
+        <v>493</v>
+      </c>
+      <c r="D27" s="59" t="s">
         <v>24</v>
       </c>
-      <c r="E27" s="119" t="s">
-        <v>520</v>
+      <c r="E27" s="113" t="s">
+        <v>494</v>
       </c>
       <c r="F27" s="36" t="s">
-        <v>521</v>
+        <v>495</v>
       </c>
     </row>
     <row r="28" spans="1:6" ht="38.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="5">
         <v>23</v>
       </c>
-      <c r="B28" s="115" t="s">
-        <v>550</v>
+      <c r="B28" s="109" t="s">
+        <v>524</v>
       </c>
       <c r="C28" s="53" t="s">
-        <v>551</v>
+        <v>525</v>
       </c>
       <c r="D28" s="51" t="s">
         <v>43</v>
       </c>
-      <c r="E28" s="120" t="s">
-[...3 lines deleted...]
-        <v>598</v>
+      <c r="E28" s="114" t="s">
+        <v>520</v>
+      </c>
+      <c r="F28" s="116" t="s">
+        <v>572</v>
       </c>
     </row>
     <row r="29" spans="1:6" ht="38.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="5">
         <v>24</v>
       </c>
-      <c r="B29" s="116" t="s">
-[...12 lines deleted...]
-        <v>598</v>
+      <c r="B29" s="110" t="s">
+        <v>526</v>
+      </c>
+      <c r="C29" s="104" t="s">
+        <v>527</v>
+      </c>
+      <c r="D29" s="105" t="s">
+        <v>528</v>
+      </c>
+      <c r="E29" s="115" t="s">
+        <v>520</v>
+      </c>
+      <c r="F29" s="116" t="s">
+        <v>572</v>
       </c>
     </row>
     <row r="30" spans="1:6" ht="38.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A30" s="5">
         <v>25</v>
       </c>
-      <c r="B30" s="116" t="s">
-[...12 lines deleted...]
-        <v>598</v>
+      <c r="B30" s="110" t="s">
+        <v>529</v>
+      </c>
+      <c r="C30" s="104" t="s">
+        <v>530</v>
+      </c>
+      <c r="D30" s="105" t="s">
+        <v>531</v>
+      </c>
+      <c r="E30" s="115" t="s">
+        <v>520</v>
+      </c>
+      <c r="F30" s="116" t="s">
+        <v>572</v>
       </c>
     </row>
     <row r="31" spans="1:6" ht="38.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="5">
         <v>26</v>
       </c>
-      <c r="B31" s="116" t="s">
-[...12 lines deleted...]
-        <v>598</v>
+      <c r="B31" s="110" t="s">
+        <v>532</v>
+      </c>
+      <c r="C31" s="104" t="s">
+        <v>533</v>
+      </c>
+      <c r="D31" s="105" t="s">
+        <v>531</v>
+      </c>
+      <c r="E31" s="115" t="s">
+        <v>520</v>
+      </c>
+      <c r="F31" s="116" t="s">
+        <v>572</v>
       </c>
     </row>
     <row r="32" spans="1:6" ht="38.25" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A32" s="113" t="s">
-[...3 lines deleted...]
-        <v>561</v>
+      <c r="A32" s="107" t="s">
+        <v>534</v>
+      </c>
+      <c r="B32" s="111" t="s">
+        <v>535</v>
       </c>
       <c r="C32" s="53" t="s">
-        <v>553</v>
+        <v>527</v>
       </c>
       <c r="D32" s="51" t="s">
         <v>43</v>
       </c>
-      <c r="E32" s="120" t="s">
+      <c r="E32" s="114" t="s">
+        <v>520</v>
+      </c>
+      <c r="F32" s="116" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" ht="38.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="108" t="s">
+        <v>536</v>
+      </c>
+      <c r="B33" s="112" t="s">
+        <v>537</v>
+      </c>
+      <c r="C33" s="104" t="s">
+        <v>527</v>
+      </c>
+      <c r="D33" s="105" t="s">
+        <v>538</v>
+      </c>
+      <c r="E33" s="115" t="s">
+        <v>520</v>
+      </c>
+      <c r="F33" s="116" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" ht="59.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="108" t="s">
+        <v>539</v>
+      </c>
+      <c r="B34" s="112" t="s">
+        <v>540</v>
+      </c>
+      <c r="C34" s="104" t="s">
+        <v>541</v>
+      </c>
+      <c r="D34" s="105" t="s">
+        <v>43</v>
+      </c>
+      <c r="E34" s="115" t="s">
+        <v>520</v>
+      </c>
+      <c r="F34" s="116" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" ht="38.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="108" t="s">
+        <v>542</v>
+      </c>
+      <c r="B35" s="112" t="s">
+        <v>543</v>
+      </c>
+      <c r="C35" s="104" t="s">
+        <v>541</v>
+      </c>
+      <c r="D35" s="105" t="s">
+        <v>43</v>
+      </c>
+      <c r="E35" s="115" t="s">
+        <v>520</v>
+      </c>
+      <c r="F35" s="116" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" ht="38.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="108" t="s">
+        <v>544</v>
+      </c>
+      <c r="B36" s="112" t="s">
+        <v>545</v>
+      </c>
+      <c r="C36" s="104" t="s">
         <v>546</v>
       </c>
-      <c r="F32" s="122" t="s">
-[...4 lines deleted...]
-      <c r="A33" s="114" t="s">
+      <c r="D36" s="105" t="s">
+        <v>149</v>
+      </c>
+      <c r="E36" s="115" t="s">
+        <v>520</v>
+      </c>
+      <c r="F36" s="116" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" ht="108.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="108" t="s">
+        <v>547</v>
+      </c>
+      <c r="B37" s="112" t="s">
+        <v>548</v>
+      </c>
+      <c r="C37" s="104" t="s">
+        <v>541</v>
+      </c>
+      <c r="D37" s="105" t="s">
+        <v>43</v>
+      </c>
+      <c r="E37" s="115" t="s">
+        <v>520</v>
+      </c>
+      <c r="F37" s="116" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" ht="38.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="108" t="s">
+        <v>549</v>
+      </c>
+      <c r="B38" s="112" t="s">
+        <v>550</v>
+      </c>
+      <c r="C38" s="104" t="s">
+        <v>551</v>
+      </c>
+      <c r="D38" s="105" t="s">
+        <v>538</v>
+      </c>
+      <c r="E38" s="115" t="s">
+        <v>520</v>
+      </c>
+      <c r="F38" s="116" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" ht="38.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="108" t="s">
+        <v>552</v>
+      </c>
+      <c r="B39" s="112" t="s">
+        <v>553</v>
+      </c>
+      <c r="C39" s="104" t="s">
+        <v>551</v>
+      </c>
+      <c r="D39" s="105" t="s">
+        <v>538</v>
+      </c>
+      <c r="E39" s="115" t="s">
+        <v>520</v>
+      </c>
+      <c r="F39" s="116" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" ht="38.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="108" t="s">
+        <v>554</v>
+      </c>
+      <c r="B40" s="112" t="s">
+        <v>555</v>
+      </c>
+      <c r="C40" s="104" t="s">
+        <v>556</v>
+      </c>
+      <c r="D40" s="105" t="s">
+        <v>24</v>
+      </c>
+      <c r="E40" s="115" t="s">
+        <v>520</v>
+      </c>
+      <c r="F40" s="116" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" ht="59.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="108" t="s">
+        <v>557</v>
+      </c>
+      <c r="B41" s="112" t="s">
+        <v>558</v>
+      </c>
+      <c r="C41" s="104" t="s">
+        <v>527</v>
+      </c>
+      <c r="D41" s="105" t="s">
+        <v>559</v>
+      </c>
+      <c r="E41" s="115" t="s">
+        <v>520</v>
+      </c>
+      <c r="F41" s="116" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="229" t="s">
+        <v>560</v>
+      </c>
+      <c r="B42" s="241" t="s">
+        <v>561</v>
+      </c>
+      <c r="C42" s="237" t="s">
+        <v>577</v>
+      </c>
+      <c r="D42" s="221" t="s">
+        <v>43</v>
+      </c>
+      <c r="E42" s="223" t="s">
+        <v>520</v>
+      </c>
+      <c r="F42" s="233" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" ht="40.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="230"/>
+      <c r="B43" s="242"/>
+      <c r="C43" s="238"/>
+      <c r="D43" s="222"/>
+      <c r="E43" s="224"/>
+      <c r="F43" s="233"/>
+    </row>
+    <row r="44" spans="1:6" ht="38.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="108" t="s">
         <v>562</v>
       </c>
-      <c r="B33" s="118" t="s">
+      <c r="B44" s="112" t="s">
         <v>563</v>
       </c>
-      <c r="C33" s="110" t="s">
-[...2 lines deleted...]
-      <c r="D33" s="111" t="s">
+      <c r="C44" s="104" t="s">
+        <v>525</v>
+      </c>
+      <c r="D44" s="105" t="s">
+        <v>41</v>
+      </c>
+      <c r="E44" s="115" t="s">
+        <v>520</v>
+      </c>
+      <c r="F44" s="116" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" ht="38.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="108" t="s">
         <v>564</v>
       </c>
-      <c r="E33" s="121" t="s">
-[...7 lines deleted...]
-      <c r="A34" s="114" t="s">
+      <c r="B45" s="105" t="s">
         <v>565</v>
       </c>
-      <c r="B34" s="118" t="s">
+      <c r="C45" s="104" t="s">
+        <v>525</v>
+      </c>
+      <c r="D45" s="105" t="s">
+        <v>43</v>
+      </c>
+      <c r="E45" s="115" t="s">
+        <v>520</v>
+      </c>
+      <c r="F45" s="116" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A46" s="229" t="s">
         <v>566</v>
       </c>
-      <c r="C34" s="110" t="s">
+      <c r="B46" s="221" t="s">
         <v>567</v>
       </c>
-      <c r="D34" s="111" t="s">
-[...10 lines deleted...]
-      <c r="A35" s="114" t="s">
+      <c r="C46" s="239" t="s">
         <v>568</v>
       </c>
-      <c r="B35" s="118" t="s">
+      <c r="D46" s="221" t="s">
+        <v>538</v>
+      </c>
+      <c r="E46" s="223" t="s">
+        <v>520</v>
+      </c>
+      <c r="F46" s="233" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="230"/>
+      <c r="B47" s="222"/>
+      <c r="C47" s="240"/>
+      <c r="D47" s="222"/>
+      <c r="E47" s="224"/>
+      <c r="F47" s="233"/>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A48" s="229" t="s">
         <v>569</v>
       </c>
-      <c r="C35" s="110" t="s">
-[...13 lines deleted...]
-      <c r="A36" s="114" t="s">
+      <c r="B48" s="221" t="s">
         <v>570</v>
       </c>
-      <c r="B36" s="118" t="s">
+      <c r="C48" s="235" t="s">
+        <v>576</v>
+      </c>
+      <c r="D48" s="221" t="s">
         <v>571</v>
       </c>
-      <c r="C36" s="110" t="s">
+      <c r="E48" s="223" t="s">
+        <v>520</v>
+      </c>
+      <c r="F48" s="233" t="s">
         <v>572</v>
       </c>
-      <c r="D36" s="111" t="s">
-[...251 lines deleted...]
-      <c r="A52" s="5">
+    </row>
+    <row r="49" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="230"/>
+      <c r="B49" s="231"/>
+      <c r="C49" s="236"/>
+      <c r="D49" s="231"/>
+      <c r="E49" s="232"/>
+      <c r="F49" s="234"/>
+    </row>
+    <row r="50" spans="1:9" ht="75.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="137" t="s">
+        <v>624</v>
+      </c>
+      <c r="B50" s="31" t="s">
+        <v>64</v>
+      </c>
+      <c r="C50" s="31" t="s">
+        <v>625</v>
+      </c>
+      <c r="D50" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="E50" s="138" t="s">
+        <v>626</v>
+      </c>
+      <c r="F50" s="139" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="A51" s="191" t="s">
+        <v>665</v>
+      </c>
+      <c r="B51" s="183" t="s">
+        <v>667</v>
+      </c>
+      <c r="C51" s="82" t="s">
+        <v>301</v>
+      </c>
+      <c r="D51" s="65" t="s">
+        <v>668</v>
+      </c>
+      <c r="E51" s="192" t="s">
+        <v>641</v>
+      </c>
+      <c r="F51" s="193" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9" ht="75.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="5" t="s">
+        <v>666</v>
+      </c>
+      <c r="B52" s="60" t="s">
+        <v>201</v>
+      </c>
+      <c r="C52" s="60" t="s">
+        <v>202</v>
+      </c>
+      <c r="D52" s="60" t="s">
+        <v>117</v>
+      </c>
+      <c r="E52" s="60" t="s">
+        <v>641</v>
+      </c>
+      <c r="F52" s="139" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9" ht="124.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="5" t="s">
+        <v>705</v>
+      </c>
+      <c r="B53" s="164" t="s">
+        <v>706</v>
+      </c>
+      <c r="C53" s="198" t="s">
+        <v>189</v>
+      </c>
+      <c r="D53" s="169" t="s">
+        <v>707</v>
+      </c>
+      <c r="E53" s="164" t="s">
+        <v>641</v>
+      </c>
+      <c r="F53" s="199" t="s">
+        <v>708</v>
+      </c>
+      <c r="I53" s="194"/>
+    </row>
+    <row r="54" spans="1:9" ht="80.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="100"/>
+      <c r="B54" s="219" t="s">
+        <v>436</v>
+      </c>
+      <c r="C54" s="220"/>
+      <c r="D54" s="220"/>
+      <c r="E54" s="220"/>
+    </row>
+    <row r="55" spans="1:9" ht="65.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="5">
         <v>1</v>
       </c>
-      <c r="B52" s="136" t="s">
-[...7 lines deleted...]
-      <c r="A53" s="5">
+      <c r="B55" s="217" t="s">
+        <v>326</v>
+      </c>
+      <c r="C55" s="217"/>
+      <c r="D55" s="217"/>
+      <c r="E55" s="217"/>
+    </row>
+    <row r="56" spans="1:9" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="5">
         <v>2</v>
       </c>
-      <c r="B53" s="136" t="s">
-[...7 lines deleted...]
-      <c r="A54" s="5">
+      <c r="B56" s="217" t="s">
+        <v>433</v>
+      </c>
+      <c r="C56" s="217"/>
+      <c r="D56" s="217"/>
+      <c r="E56" s="217"/>
+    </row>
+    <row r="57" spans="1:9" ht="69.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="5">
         <v>3</v>
       </c>
-      <c r="B54" s="136" t="s">
-[...7 lines deleted...]
-      <c r="A55" s="5">
+      <c r="B57" s="217" t="s">
+        <v>434</v>
+      </c>
+      <c r="C57" s="217"/>
+      <c r="D57" s="217"/>
+      <c r="E57" s="217"/>
+    </row>
+    <row r="58" spans="1:9" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="5">
         <v>4</v>
       </c>
-      <c r="B55" s="136" t="s">
-[...16 lines deleted...]
-      <c r="A59" s="5">
+      <c r="B58" s="217" t="s">
+        <v>435</v>
+      </c>
+      <c r="C58" s="217"/>
+      <c r="D58" s="217"/>
+      <c r="E58" s="217"/>
+    </row>
+    <row r="61" spans="1:9" ht="80.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="5"/>
+      <c r="B61" s="225" t="s">
+        <v>437</v>
+      </c>
+      <c r="C61" s="225"/>
+      <c r="D61" s="225"/>
+      <c r="E61" s="225"/>
+    </row>
+    <row r="62" spans="1:9" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="5">
         <v>1</v>
       </c>
-      <c r="B59" s="145" t="s">
-[...7 lines deleted...]
-      <c r="A60" s="5">
+      <c r="B62" s="226" t="s">
+        <v>438</v>
+      </c>
+      <c r="C62" s="227"/>
+      <c r="D62" s="227"/>
+      <c r="E62" s="228"/>
+    </row>
+    <row r="63" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A63" s="5">
         <v>2</v>
       </c>
-      <c r="B60" s="131" t="s">
-[...7 lines deleted...]
-      <c r="A61" s="5">
+      <c r="B63" s="212" t="s">
+        <v>439</v>
+      </c>
+      <c r="C63" s="213"/>
+      <c r="D63" s="213"/>
+      <c r="E63" s="214"/>
+    </row>
+    <row r="64" spans="1:9" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="5">
         <v>3</v>
       </c>
-      <c r="B61" s="131" t="s">
-[...7 lines deleted...]
-      <c r="A62" s="5">
+      <c r="B64" s="212" t="s">
+        <v>440</v>
+      </c>
+      <c r="C64" s="213"/>
+      <c r="D64" s="213"/>
+      <c r="E64" s="214"/>
+    </row>
+    <row r="65" spans="1:5" ht="42" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="5">
         <v>4</v>
       </c>
-      <c r="B62" s="131" t="s">
-[...4 lines deleted...]
-      <c r="E62" s="133"/>
+      <c r="B65" s="212" t="s">
+        <v>441</v>
+      </c>
+      <c r="C65" s="213"/>
+      <c r="D65" s="213"/>
+      <c r="E65" s="214"/>
     </row>
   </sheetData>
   <mergeCells count="30">
     <mergeCell ref="A48:A49"/>
     <mergeCell ref="B48:B49"/>
     <mergeCell ref="D48:D49"/>
     <mergeCell ref="E48:E49"/>
     <mergeCell ref="F42:F43"/>
     <mergeCell ref="F46:F47"/>
     <mergeCell ref="F48:F49"/>
     <mergeCell ref="C48:C49"/>
     <mergeCell ref="C42:C43"/>
     <mergeCell ref="A46:A47"/>
     <mergeCell ref="B46:B47"/>
     <mergeCell ref="C46:C47"/>
     <mergeCell ref="D46:D47"/>
     <mergeCell ref="E46:E47"/>
     <mergeCell ref="A42:A43"/>
     <mergeCell ref="B42:B43"/>
+    <mergeCell ref="B64:E64"/>
+    <mergeCell ref="B65:E65"/>
+    <mergeCell ref="D1:F1"/>
+    <mergeCell ref="B58:E58"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="B54:E54"/>
+    <mergeCell ref="B57:E57"/>
+    <mergeCell ref="B55:E55"/>
+    <mergeCell ref="B56:E56"/>
+    <mergeCell ref="D42:D43"/>
+    <mergeCell ref="E42:E43"/>
     <mergeCell ref="B61:E61"/>
     <mergeCell ref="B62:E62"/>
-    <mergeCell ref="D1:F1"/>
-[...10 lines deleted...]
-    <mergeCell ref="B60:E60"/>
+    <mergeCell ref="B63:E63"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B28" r:id="rId1" tooltip="Посмотреть сведения об источнике." display="https://www.scopus.com/sourceid/19200156958"/>
     <hyperlink ref="B29" r:id="rId2" tooltip="Посмотреть сведения об источнике." display="https://www.scopus.com/sourceid/21101263014"/>
     <hyperlink ref="B30" r:id="rId3" tooltip="Посмотреть сведения об источнике." display="https://www.scopus.com/sourceid/5800184384"/>
     <hyperlink ref="B31" r:id="rId4" tooltip="Посмотреть сведения об источнике." display="https://www.scopus.com/sourceid/21101264302"/>
     <hyperlink ref="B32" r:id="rId5" tooltip="Посмотреть сведения об источнике." display="https://www.scopus.com/sourceid/21101057377"/>
     <hyperlink ref="B33" r:id="rId6" tooltip="Посмотреть сведения об источнике." display="https://www.scopus.com/sourceid/21101061970"/>
     <hyperlink ref="B34" r:id="rId7" tooltip="Посмотреть сведения об источнике." display="https://www.scopus.com/sourceid/21100838194"/>
     <hyperlink ref="B35" r:id="rId8" tooltip="Посмотреть сведения об источнике." display="https://www.scopus.com/sourceid/21100285045"/>
     <hyperlink ref="B36" r:id="rId9" tooltip="Посмотреть сведения об источнике." display="https://www.scopus.com/sourceid/21101049623"/>
     <hyperlink ref="B37" r:id="rId10" tooltip="Посмотреть сведения об источнике." display="https://www.scopus.com/sourceid/21101256757"/>
     <hyperlink ref="B38" r:id="rId11" tooltip="Посмотреть сведения об источнике." display="https://www.scopus.com/sourceid/21101065070"/>
     <hyperlink ref="B39" r:id="rId12" tooltip="Посмотреть сведения об источнике." display="https://www.scopus.com/sourceid/21101033227"/>
     <hyperlink ref="B40" r:id="rId13" tooltip="Посмотреть сведения об источнике." display="https://www.scopus.com/sourceid/28079"/>
     <hyperlink ref="B41" r:id="rId14" tooltip="Посмотреть сведения об источнике." display="https://www.scopus.com/sourceid/21101021986"/>
     <hyperlink ref="B42" r:id="rId15" tooltip="Посмотреть сведения об источнике." display="https://www.scopus.com/sourceid/21101256296"/>
     <hyperlink ref="B44" r:id="rId16" tooltip="Посмотреть сведения об источнике." display="https://www.scopus.com/sourceid/21101119712"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="79" fitToHeight="0" orientation="landscape" r:id="rId17"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:F184"/>
+  <dimension ref="A1:F201"/>
   <sheetViews>
-    <sheetView topLeftCell="A178" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="F181" sqref="F181"/>
+    <sheetView tabSelected="1" topLeftCell="A192" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="J119" sqref="J119"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="18.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5.7109375" style="17" customWidth="1"/>
     <col min="2" max="2" width="40" style="18" customWidth="1"/>
     <col min="3" max="3" width="41.85546875" style="18" customWidth="1"/>
     <col min="4" max="4" width="39" style="18" customWidth="1"/>
     <col min="5" max="5" width="25.28515625" style="18" customWidth="1"/>
     <col min="6" max="6" width="15.7109375" style="18" customWidth="1"/>
     <col min="7" max="16384" width="8.85546875" style="18"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="77.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D1" s="178" t="s">
-[...2 lines deleted...]
-      <c r="E1" s="135"/>
+      <c r="D1" s="260" t="s">
+        <v>375</v>
+      </c>
+      <c r="E1" s="216"/>
     </row>
     <row r="2" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E2" s="19" t="s">
-        <v>281</v>
+        <v>267</v>
       </c>
     </row>
     <row r="3" spans="1:6" ht="57" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B3" s="175" t="s">
-[...4 lines deleted...]
-      <c r="E3" s="175"/>
+      <c r="B3" s="261" t="s">
+        <v>221</v>
+      </c>
+      <c r="C3" s="261"/>
+      <c r="D3" s="261"/>
+      <c r="E3" s="261"/>
     </row>
     <row r="4" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="20"/>
       <c r="C4" s="20"/>
       <c r="D4" s="20"/>
       <c r="E4" s="20"/>
     </row>
     <row r="5" spans="1:6" ht="56.25" x14ac:dyDescent="0.25">
       <c r="A5" s="21" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="21" t="s">
-        <v>350</v>
+        <v>333</v>
       </c>
       <c r="C5" s="21" t="s">
-        <v>351</v>
+        <v>334</v>
       </c>
       <c r="D5" s="37" t="s">
-        <v>360</v>
+        <v>343</v>
       </c>
       <c r="E5" s="21" t="s">
-        <v>361</v>
+        <v>344</v>
       </c>
       <c r="F5" s="40" t="s">
-        <v>403</v>
+        <v>386</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="10">
         <v>1</v>
       </c>
       <c r="B6" s="11" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="38" t="s">
         <v>41</v>
       </c>
       <c r="E6" s="34" t="s">
-        <v>354</v>
+        <v>337</v>
       </c>
       <c r="F6" s="36" t="s">
-        <v>402</v>
+        <v>385</v>
       </c>
     </row>
     <row r="7" spans="1:6" ht="57" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="10">
         <v>2</v>
       </c>
       <c r="B7" s="11" t="s">
-        <v>278</v>
+        <v>264</v>
       </c>
       <c r="C7" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="38" t="s">
-        <v>125</v>
+        <v>117</v>
       </c>
       <c r="E7" s="34" t="s">
-        <v>354</v>
+        <v>337</v>
       </c>
       <c r="F7" s="36" t="s">
-        <v>402</v>
+        <v>385</v>
       </c>
     </row>
     <row r="8" spans="1:6" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="10">
         <v>3</v>
       </c>
       <c r="B8" s="11" t="s">
         <v>22</v>
       </c>
       <c r="C8" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D8" s="38" t="s">
         <v>25</v>
       </c>
       <c r="E8" s="34" t="s">
-        <v>354</v>
+        <v>337</v>
       </c>
       <c r="F8" s="36" t="s">
-        <v>402</v>
+        <v>385</v>
       </c>
     </row>
     <row r="9" spans="1:6" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="10">
         <v>4</v>
       </c>
       <c r="B9" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D9" s="38" t="s">
         <v>27</v>
       </c>
       <c r="E9" s="34" t="s">
-        <v>354</v>
+        <v>337</v>
       </c>
       <c r="F9" s="36" t="s">
-        <v>402</v>
+        <v>385</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="10">
         <v>5</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>28</v>
       </c>
       <c r="C10" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D10" s="38" t="s">
         <v>29</v>
       </c>
       <c r="E10" s="34" t="s">
-        <v>354</v>
+        <v>337</v>
       </c>
       <c r="F10" s="36" t="s">
-        <v>402</v>
+        <v>385</v>
       </c>
     </row>
     <row r="11" spans="1:6" ht="37.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="10">
         <v>6</v>
       </c>
       <c r="B11" s="11" t="s">
-        <v>286</v>
+        <v>272</v>
       </c>
       <c r="C11" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D11" s="38" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="34" t="s">
-        <v>354</v>
+        <v>337</v>
       </c>
       <c r="F11" s="36" t="s">
-        <v>402</v>
+        <v>385</v>
       </c>
     </row>
     <row r="12" spans="1:6" ht="39" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="10">
         <v>7</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D12" s="38" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="E12" s="34" t="s">
-        <v>354</v>
+        <v>337</v>
       </c>
       <c r="F12" s="36" t="s">
-        <v>402</v>
+        <v>385</v>
       </c>
     </row>
     <row r="13" spans="1:6" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="10">
         <v>8</v>
       </c>
       <c r="B13" s="11" t="s">
-        <v>283</v>
+        <v>269</v>
       </c>
       <c r="C13" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D13" s="38" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="34" t="s">
-        <v>355</v>
+        <v>338</v>
       </c>
       <c r="F13" s="36" t="s">
-        <v>402</v>
+        <v>385</v>
       </c>
     </row>
     <row r="14" spans="1:6" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="10">
         <v>9</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>33</v>
       </c>
       <c r="C14" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D14" s="38" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="34" t="s">
-        <v>355</v>
+        <v>338</v>
       </c>
       <c r="F14" s="36" t="s">
-        <v>402</v>
+        <v>385</v>
       </c>
     </row>
     <row r="15" spans="1:6" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="10">
         <v>10</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D15" s="38" t="s">
         <v>36</v>
       </c>
       <c r="E15" s="34" t="s">
-        <v>354</v>
+        <v>337</v>
       </c>
       <c r="F15" s="36" t="s">
-        <v>402</v>
+        <v>385</v>
       </c>
     </row>
     <row r="16" spans="1:6" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="10">
         <v>11</v>
       </c>
       <c r="B16" s="11" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C16" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D16" s="38" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="E16" s="34" t="s">
-        <v>355</v>
+        <v>338</v>
       </c>
       <c r="F16" s="36" t="s">
-        <v>402</v>
+        <v>385</v>
       </c>
     </row>
     <row r="17" spans="1:6" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="10">
         <v>12</v>
       </c>
       <c r="B17" s="11" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="C17" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D17" s="38" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="E17" s="34" t="s">
-        <v>362</v>
+        <v>345</v>
       </c>
       <c r="F17" s="36" t="s">
-        <v>402</v>
+        <v>385</v>
       </c>
     </row>
     <row r="18" spans="1:6" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="10">
         <v>13</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>37</v>
       </c>
       <c r="C18" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D18" s="38" t="s">
         <v>38</v>
       </c>
       <c r="E18" s="34" t="s">
-        <v>355</v>
+        <v>338</v>
       </c>
       <c r="F18" s="36" t="s">
-        <v>402</v>
+        <v>385</v>
       </c>
     </row>
     <row r="19" spans="1:6" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="10">
         <v>14</v>
       </c>
       <c r="B19" s="11" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="C19" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D19" s="38" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="E19" s="34" t="s">
-        <v>355</v>
+        <v>338</v>
       </c>
       <c r="F19" s="36" t="s">
-        <v>402</v>
+        <v>385</v>
       </c>
     </row>
     <row r="20" spans="1:6" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="10">
         <v>15</v>
       </c>
       <c r="B20" s="11" t="s">
-        <v>189</v>
+        <v>177</v>
       </c>
       <c r="C20" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D20" s="38" t="s">
         <v>17</v>
       </c>
       <c r="E20" s="34" t="s">
-        <v>359</v>
+        <v>342</v>
       </c>
       <c r="F20" s="36" t="s">
-        <v>402</v>
+        <v>385</v>
       </c>
     </row>
     <row r="21" spans="1:6" ht="81" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="10">
         <v>16</v>
       </c>
       <c r="B21" s="11" t="s">
-        <v>279</v>
+        <v>265</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>23</v>
       </c>
       <c r="D21" s="38" t="s">
         <v>24</v>
       </c>
       <c r="E21" s="34" t="s">
-        <v>499</v>
+        <v>474</v>
       </c>
       <c r="F21" s="36" t="s">
-        <v>500</v>
+        <v>475</v>
       </c>
     </row>
     <row r="22" spans="1:6" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="10">
         <v>17</v>
       </c>
       <c r="B22" s="11" t="s">
         <v>47</v>
       </c>
       <c r="C22" s="11" t="s">
-        <v>317</v>
+        <v>301</v>
       </c>
       <c r="D22" s="38" t="s">
         <v>27</v>
       </c>
       <c r="E22" s="34" t="s">
-        <v>355</v>
+        <v>338</v>
       </c>
       <c r="F22" s="36" t="s">
-        <v>402</v>
+        <v>385</v>
       </c>
     </row>
     <row r="23" spans="1:6" ht="97.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="91">
+      <c r="A23" s="85">
         <v>18</v>
       </c>
-      <c r="B23" s="90" t="s">
-[...3 lines deleted...]
-        <v>317</v>
+      <c r="B23" s="84" t="s">
+        <v>496</v>
+      </c>
+      <c r="C23" s="84" t="s">
+        <v>301</v>
       </c>
       <c r="D23" s="38" t="s">
-        <v>523</v>
+        <v>497</v>
       </c>
       <c r="E23" s="34" t="s">
-        <v>355</v>
+        <v>338</v>
       </c>
       <c r="F23" s="36" t="s">
-        <v>524</v>
+        <v>498</v>
       </c>
     </row>
     <row r="24" spans="1:6" ht="60.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="10">
         <v>19</v>
       </c>
       <c r="B24" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C24" s="11" t="s">
+        <v>301</v>
+      </c>
+      <c r="D24" s="38" t="s">
         <v>52</v>
       </c>
-      <c r="C24" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E24" s="34" t="s">
-        <v>355</v>
+        <v>338</v>
       </c>
       <c r="F24" s="36" t="s">
-        <v>402</v>
+        <v>385</v>
       </c>
     </row>
     <row r="25" spans="1:6" ht="74.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="10">
         <v>20</v>
       </c>
       <c r="B25" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="C25" s="11" t="s">
+        <v>301</v>
+      </c>
+      <c r="D25" s="38" t="s">
         <v>54</v>
       </c>
-      <c r="C25" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E25" s="34" t="s">
-        <v>355</v>
+        <v>338</v>
       </c>
       <c r="F25" s="36" t="s">
-        <v>402</v>
+        <v>385</v>
       </c>
     </row>
     <row r="26" spans="1:6" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="10">
         <v>21</v>
       </c>
       <c r="B26" s="11" t="s">
+        <v>55</v>
+      </c>
+      <c r="C26" s="11" t="s">
+        <v>301</v>
+      </c>
+      <c r="D26" s="38" t="s">
         <v>56</v>
       </c>
-      <c r="C26" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E26" s="34" t="s">
-        <v>355</v>
+        <v>338</v>
       </c>
       <c r="F26" s="36" t="s">
-        <v>402</v>
+        <v>385</v>
       </c>
     </row>
     <row r="27" spans="1:6" ht="78" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="10">
         <v>22</v>
       </c>
       <c r="B27" s="11" t="s">
+        <v>57</v>
+      </c>
+      <c r="C27" s="11" t="s">
+        <v>301</v>
+      </c>
+      <c r="D27" s="38" t="s">
         <v>58</v>
       </c>
-      <c r="C27" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E27" s="34" t="s">
-        <v>355</v>
+        <v>338</v>
       </c>
       <c r="F27" s="36" t="s">
-        <v>402</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:6" ht="96.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" ht="96.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="10">
         <v>23</v>
       </c>
       <c r="B28" s="11" t="s">
+        <v>60</v>
+      </c>
+      <c r="C28" s="11" t="s">
+        <v>301</v>
+      </c>
+      <c r="D28" s="38" t="s">
         <v>61</v>
       </c>
-      <c r="C28" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E28" s="34" t="s">
-        <v>355</v>
+        <v>338</v>
       </c>
       <c r="F28" s="36" t="s">
-        <v>402</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:6" ht="121.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" ht="121.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="10">
         <v>24</v>
       </c>
       <c r="B29" s="11" t="s">
-        <v>526</v>
+        <v>500</v>
       </c>
       <c r="C29" s="11" t="s">
-        <v>317</v>
+        <v>301</v>
       </c>
       <c r="D29" s="38" t="s">
         <v>34</v>
       </c>
-      <c r="E29" s="34" t="s">
-        <v>355</v>
+      <c r="E29" s="164" t="s">
+        <v>670</v>
       </c>
       <c r="F29" s="36" t="s">
-        <v>524</v>
+        <v>674</v>
       </c>
     </row>
     <row r="30" spans="1:6" ht="108.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="10">
         <v>25</v>
       </c>
       <c r="B30" s="11" t="s">
-        <v>525</v>
+        <v>499</v>
       </c>
       <c r="C30" s="11" t="s">
-        <v>317</v>
+        <v>301</v>
       </c>
       <c r="D30" s="38" t="s">
-        <v>170</v>
+        <v>158</v>
       </c>
       <c r="E30" s="34" t="s">
-        <v>364</v>
+        <v>347</v>
       </c>
       <c r="F30" s="36" t="s">
-        <v>524</v>
+        <v>498</v>
       </c>
     </row>
     <row r="31" spans="1:6" ht="37.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="174">
+      <c r="A31" s="257">
         <v>26</v>
       </c>
-      <c r="B31" s="170" t="s">
-[...3 lines deleted...]
-        <v>317</v>
+      <c r="B31" s="252" t="s">
+        <v>97</v>
+      </c>
+      <c r="C31" s="252" t="s">
+        <v>301</v>
       </c>
       <c r="D31" s="38" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="E31" s="34" t="s">
-        <v>356</v>
+        <v>339</v>
       </c>
       <c r="F31" s="36" t="s">
-        <v>402</v>
+        <v>385</v>
       </c>
     </row>
     <row r="32" spans="1:6" ht="57" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="174"/>
-[...1 lines deleted...]
-      <c r="C32" s="170"/>
+      <c r="A32" s="257"/>
+      <c r="B32" s="252"/>
+      <c r="C32" s="252"/>
       <c r="D32" s="38" t="s">
-        <v>158</v>
+        <v>148</v>
       </c>
       <c r="E32" s="34" t="s">
-        <v>365</v>
+        <v>348</v>
       </c>
       <c r="F32" s="36" t="s">
-        <v>402</v>
+        <v>385</v>
       </c>
     </row>
     <row r="33" spans="1:6" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="174">
+      <c r="A33" s="257">
         <v>27</v>
       </c>
-      <c r="B33" s="170" t="s">
-[...3 lines deleted...]
-        <v>318</v>
+      <c r="B33" s="252" t="s">
+        <v>270</v>
+      </c>
+      <c r="C33" s="252" t="s">
+        <v>302</v>
       </c>
       <c r="D33" s="38" t="s">
-        <v>131</v>
+        <v>123</v>
       </c>
       <c r="E33" s="34" t="s">
-        <v>355</v>
+        <v>338</v>
       </c>
       <c r="F33" s="36" t="s">
-        <v>402</v>
+        <v>385</v>
       </c>
     </row>
     <row r="34" spans="1:6" ht="60.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="174"/>
-[...1 lines deleted...]
-      <c r="C34" s="170"/>
+      <c r="A34" s="257"/>
+      <c r="B34" s="252"/>
+      <c r="C34" s="252"/>
       <c r="D34" s="38" t="s">
-        <v>149</v>
+        <v>139</v>
       </c>
       <c r="E34" s="34" t="s">
-        <v>366</v>
+        <v>349</v>
       </c>
       <c r="F34" s="36" t="s">
-        <v>402</v>
+        <v>385</v>
       </c>
     </row>
     <row r="35" spans="1:6" ht="51" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="174">
+      <c r="A35" s="257">
         <v>28</v>
       </c>
-      <c r="B35" s="170" t="s">
-[...3 lines deleted...]
-        <v>319</v>
+      <c r="B35" s="252" t="s">
+        <v>233</v>
+      </c>
+      <c r="C35" s="252" t="s">
+        <v>303</v>
       </c>
       <c r="D35" s="38" t="s">
-        <v>177</v>
+        <v>165</v>
       </c>
       <c r="E35" s="34" t="s">
-        <v>367</v>
+        <v>350</v>
       </c>
       <c r="F35" s="36" t="s">
-        <v>402</v>
+        <v>385</v>
       </c>
     </row>
     <row r="36" spans="1:6" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="174"/>
-[...1 lines deleted...]
-      <c r="C36" s="170"/>
+      <c r="A36" s="257"/>
+      <c r="B36" s="252"/>
+      <c r="C36" s="252"/>
       <c r="D36" s="38" t="s">
         <v>34</v>
       </c>
       <c r="E36" s="34" t="s">
-        <v>368</v>
+        <v>351</v>
       </c>
       <c r="F36" s="36" t="s">
-        <v>402</v>
+        <v>385</v>
       </c>
     </row>
     <row r="37" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="10">
         <v>29</v>
       </c>
       <c r="B37" s="11" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C37" s="11" t="s">
         <v>40</v>
       </c>
       <c r="D37" s="38" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E37" s="34" t="s">
-        <v>355</v>
+        <v>338</v>
       </c>
       <c r="F37" s="36" t="s">
-        <v>402</v>
+        <v>385</v>
       </c>
     </row>
     <row r="38" spans="1:6" ht="69" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="10">
         <v>30</v>
       </c>
       <c r="B38" s="11" t="s">
-        <v>516</v>
+        <v>490</v>
       </c>
       <c r="C38" s="11" t="s">
         <v>40</v>
       </c>
       <c r="D38" s="38" t="s">
         <v>27</v>
       </c>
       <c r="E38" s="34" t="s">
-        <v>355</v>
+        <v>338</v>
       </c>
       <c r="F38" s="36" t="s">
-        <v>517</v>
+        <v>491</v>
       </c>
     </row>
     <row r="39" spans="1:6" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="10">
         <v>31</v>
       </c>
       <c r="B39" s="11" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="11" t="s">
         <v>40</v>
       </c>
       <c r="D39" s="38" t="s">
         <v>30</v>
       </c>
       <c r="E39" s="34" t="s">
-        <v>355</v>
+        <v>338</v>
       </c>
       <c r="F39" s="36" t="s">
-        <v>402</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:6" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" ht="95.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="10">
         <v>32</v>
       </c>
       <c r="B40" s="11" t="s">
-        <v>48</v>
+        <v>715</v>
       </c>
       <c r="C40" s="11" t="s">
         <v>40</v>
       </c>
       <c r="D40" s="38" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="E40" s="34" t="s">
-        <v>355</v>
+        <v>338</v>
       </c>
       <c r="F40" s="36" t="s">
-        <v>402</v>
+        <v>743</v>
       </c>
     </row>
     <row r="41" spans="1:6" ht="96" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="10">
         <v>33</v>
       </c>
       <c r="B41" s="11" t="s">
-        <v>539</v>
+        <v>513</v>
       </c>
       <c r="C41" s="11" t="s">
         <v>40</v>
       </c>
       <c r="D41" s="38" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="E41" s="34" t="s">
-        <v>355</v>
+        <v>338</v>
       </c>
       <c r="F41" s="36" t="s">
-        <v>402</v>
+        <v>385</v>
       </c>
     </row>
     <row r="42" spans="1:6" ht="38.450000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A42" s="10">
         <v>34</v>
       </c>
       <c r="B42" s="11" t="s">
         <v>39</v>
       </c>
       <c r="C42" s="11" t="s">
         <v>40</v>
       </c>
       <c r="D42" s="38" t="s">
         <v>41</v>
       </c>
       <c r="E42" s="34" t="s">
-        <v>355</v>
+        <v>338</v>
       </c>
       <c r="F42" s="36" t="s">
-        <v>402</v>
+        <v>385</v>
       </c>
     </row>
     <row r="43" spans="1:6" ht="44.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A43" s="10">
         <v>35</v>
       </c>
       <c r="B43" s="50" t="s">
-        <v>424</v>
+        <v>407</v>
       </c>
       <c r="C43" s="51" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D43" s="52" t="s">
         <v>24</v>
       </c>
       <c r="E43" s="34" t="s">
-        <v>355</v>
+        <v>338</v>
       </c>
       <c r="F43" s="36" t="s">
-        <v>402</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:6" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A44" s="10">
         <v>36</v>
       </c>
       <c r="B44" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="C44" s="11" t="s">
         <v>50</v>
       </c>
-      <c r="C44" s="11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D44" s="38" t="s">
-        <v>339</v>
+        <v>322</v>
       </c>
       <c r="E44" s="34" t="s">
-        <v>355</v>
+        <v>338</v>
       </c>
       <c r="F44" s="36" t="s">
-        <v>402</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:6" ht="80.25" customHeight="1" x14ac:dyDescent="0.25">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" ht="80.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A45" s="10">
         <v>37</v>
       </c>
-      <c r="B45" s="11" t="s">
-[...5 lines deleted...]
-      <c r="D45" s="38" t="s">
+      <c r="B45" s="135" t="s">
+        <v>64</v>
+      </c>
+      <c r="C45" s="51" t="s">
+        <v>625</v>
+      </c>
+      <c r="D45" s="136" t="s">
         <v>27</v>
       </c>
-      <c r="E45" s="34" t="s">
-        <v>355</v>
+      <c r="E45" s="135" t="s">
+        <v>627</v>
       </c>
       <c r="F45" s="36" t="s">
-        <v>402</v>
+        <v>628</v>
       </c>
     </row>
     <row r="46" spans="1:6" ht="57" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="10">
         <v>38</v>
       </c>
-      <c r="B46" s="11" t="s">
-[...9 lines deleted...]
-        <v>362</v>
+      <c r="B46" s="135" t="s">
+        <v>228</v>
+      </c>
+      <c r="C46" s="135" t="s">
+        <v>68</v>
+      </c>
+      <c r="D46" s="136" t="s">
+        <v>85</v>
+      </c>
+      <c r="E46" s="135" t="s">
+        <v>345</v>
       </c>
       <c r="F46" s="36" t="s">
-        <v>402</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:6" ht="76.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" ht="76.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A47" s="10">
         <v>39</v>
       </c>
       <c r="B47" s="11" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="C47" s="11" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="D47" s="38" t="s">
         <v>27</v>
       </c>
       <c r="E47" s="34" t="s">
-        <v>355</v>
+        <v>338</v>
       </c>
       <c r="F47" s="36" t="s">
-        <v>402</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:6" ht="36.6" customHeight="1" x14ac:dyDescent="0.25">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" ht="69" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A48" s="10">
         <v>40</v>
       </c>
-      <c r="B48" s="11" t="s">
+      <c r="B48" s="135" t="s">
+        <v>747</v>
+      </c>
+      <c r="C48" s="140" t="s">
+        <v>631</v>
+      </c>
+      <c r="D48" s="141" t="s">
+        <v>76</v>
+      </c>
+      <c r="E48" s="135" t="s">
+        <v>352</v>
+      </c>
+      <c r="F48" s="36" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" ht="76.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="258">
+        <v>41</v>
+      </c>
+      <c r="B49" s="253" t="s">
+        <v>745</v>
+      </c>
+      <c r="C49" s="256" t="s">
+        <v>631</v>
+      </c>
+      <c r="D49" s="136" t="s">
+        <v>27</v>
+      </c>
+      <c r="E49" s="135" t="s">
+        <v>338</v>
+      </c>
+      <c r="F49" s="36" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" ht="79.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="259"/>
+      <c r="B50" s="255"/>
+      <c r="C50" s="255"/>
+      <c r="D50" s="142" t="s">
+        <v>30</v>
+      </c>
+      <c r="E50" s="144" t="s">
+        <v>349</v>
+      </c>
+      <c r="F50" s="36" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" ht="133.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="10">
+        <v>42</v>
+      </c>
+      <c r="B51" s="135" t="s">
+        <v>744</v>
+      </c>
+      <c r="C51" s="140" t="s">
+        <v>631</v>
+      </c>
+      <c r="D51" s="136" t="s">
+        <v>86</v>
+      </c>
+      <c r="E51" s="135" t="s">
+        <v>345</v>
+      </c>
+      <c r="F51" s="36" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" ht="58.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="10">
+        <v>43</v>
+      </c>
+      <c r="B52" s="143" t="s">
+        <v>633</v>
+      </c>
+      <c r="C52" s="11" t="s">
+        <v>65</v>
+      </c>
+      <c r="D52" s="38" t="s">
+        <v>30</v>
+      </c>
+      <c r="E52" s="34" t="s">
+        <v>349</v>
+      </c>
+      <c r="F52" s="36" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" ht="139.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="10">
+        <v>44</v>
+      </c>
+      <c r="B53" s="11" t="s">
+        <v>746</v>
+      </c>
+      <c r="C53" s="140" t="s">
+        <v>631</v>
+      </c>
+      <c r="D53" s="38" t="s">
+        <v>164</v>
+      </c>
+      <c r="E53" s="34" t="s">
+        <v>350</v>
+      </c>
+      <c r="F53" s="36" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="10">
+        <v>45</v>
+      </c>
+      <c r="B54" s="11" t="s">
+        <v>229</v>
+      </c>
+      <c r="C54" s="11" t="s">
+        <v>77</v>
+      </c>
+      <c r="D54" s="38" t="s">
+        <v>78</v>
+      </c>
+      <c r="E54" s="34" t="s">
+        <v>338</v>
+      </c>
+      <c r="F54" s="36" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="257">
+        <v>46</v>
+      </c>
+      <c r="B55" s="252" t="s">
+        <v>105</v>
+      </c>
+      <c r="C55" s="252" t="s">
+        <v>77</v>
+      </c>
+      <c r="D55" s="38" t="s">
+        <v>204</v>
+      </c>
+      <c r="E55" s="34" t="s">
+        <v>353</v>
+      </c>
+      <c r="F55" s="36" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="257"/>
+      <c r="B56" s="252"/>
+      <c r="C56" s="252"/>
+      <c r="D56" s="38" t="s">
+        <v>205</v>
+      </c>
+      <c r="E56" s="34" t="s">
+        <v>354</v>
+      </c>
+      <c r="F56" s="36" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="25">
+        <v>47</v>
+      </c>
+      <c r="B57" s="26" t="s">
         <v>79</v>
       </c>
-      <c r="C48" s="11" t="s">
-[...2 lines deleted...]
-      <c r="D48" s="38" t="s">
+      <c r="C57" s="26" t="s">
         <v>80</v>
       </c>
-      <c r="E48" s="34" t="s">
-[...36 lines deleted...]
-      <c r="D50" s="38" t="s">
+      <c r="D57" s="38" t="s">
+        <v>30</v>
+      </c>
+      <c r="E57" s="34" t="s">
+        <v>338</v>
+      </c>
+      <c r="F57" s="36" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" ht="36.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="257">
+        <v>48</v>
+      </c>
+      <c r="B58" s="252" t="s">
+        <v>317</v>
+      </c>
+      <c r="C58" s="252" t="s">
+        <v>87</v>
+      </c>
+      <c r="D58" s="38" t="s">
+        <v>86</v>
+      </c>
+      <c r="E58" s="34" t="s">
+        <v>339</v>
+      </c>
+      <c r="F58" s="36" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="257"/>
+      <c r="B59" s="252"/>
+      <c r="C59" s="252"/>
+      <c r="D59" s="38" t="s">
+        <v>122</v>
+      </c>
+      <c r="E59" s="34" t="s">
+        <v>338</v>
+      </c>
+      <c r="F59" s="36" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" ht="76.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="10">
+        <v>49</v>
+      </c>
+      <c r="B60" s="11" t="s">
         <v>92</v>
       </c>
-      <c r="E50" s="34" t="s">
-[...16 lines deleted...]
-      <c r="D51" s="38" t="s">
+      <c r="C60" s="11" t="s">
+        <v>87</v>
+      </c>
+      <c r="D60" s="38" t="s">
+        <v>94</v>
+      </c>
+      <c r="E60" s="34" t="s">
+        <v>339</v>
+      </c>
+      <c r="F60" s="36" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" ht="78" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="10">
+        <v>50</v>
+      </c>
+      <c r="B61" s="11" t="s">
+        <v>93</v>
+      </c>
+      <c r="C61" s="11" t="s">
+        <v>87</v>
+      </c>
+      <c r="D61" s="38" t="s">
         <v>30</v>
       </c>
-      <c r="E51" s="34" t="s">
-[...33 lines deleted...]
-      <c r="C53" s="11" t="s">
+      <c r="E61" s="34" t="s">
+        <v>339</v>
+      </c>
+      <c r="F61" s="36" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" ht="97.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="10">
+        <v>51</v>
+      </c>
+      <c r="B62" s="11" t="s">
+        <v>318</v>
+      </c>
+      <c r="C62" s="11" t="s">
+        <v>111</v>
+      </c>
+      <c r="D62" s="38" t="s">
+        <v>34</v>
+      </c>
+      <c r="E62" s="34" t="s">
+        <v>338</v>
+      </c>
+      <c r="F62" s="36" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="10">
+        <v>52</v>
+      </c>
+      <c r="B63" s="11" t="s">
         <v>81</v>
       </c>
-      <c r="D53" s="38" t="s">
+      <c r="C63" s="11" t="s">
         <v>82</v>
-      </c>
-[...183 lines deleted...]
-        <v>88</v>
       </c>
       <c r="D63" s="38" t="s">
         <v>27</v>
       </c>
       <c r="E63" s="34" t="s">
+        <v>338</v>
+      </c>
+      <c r="F63" s="36" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="10">
+        <v>53</v>
+      </c>
+      <c r="B64" s="11" t="s">
+        <v>83</v>
+      </c>
+      <c r="C64" s="11" t="s">
+        <v>84</v>
+      </c>
+      <c r="D64" s="38" t="s">
+        <v>27</v>
+      </c>
+      <c r="E64" s="34" t="s">
+        <v>345</v>
+      </c>
+      <c r="F64" s="36" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" ht="94.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="257">
+        <v>54</v>
+      </c>
+      <c r="B65" s="252" t="s">
+        <v>88</v>
+      </c>
+      <c r="C65" s="252" t="s">
+        <v>89</v>
+      </c>
+      <c r="D65" s="38" t="s">
+        <v>106</v>
+      </c>
+      <c r="E65" s="34" t="s">
+        <v>339</v>
+      </c>
+      <c r="F65" s="36" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="257"/>
+      <c r="B66" s="252"/>
+      <c r="C66" s="252"/>
+      <c r="D66" s="38" t="s">
+        <v>125</v>
+      </c>
+      <c r="E66" s="34" t="s">
+        <v>339</v>
+      </c>
+      <c r="F66" s="36" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="257"/>
+      <c r="B67" s="252"/>
+      <c r="C67" s="252"/>
+      <c r="D67" s="38" t="s">
+        <v>126</v>
+      </c>
+      <c r="E67" s="34" t="s">
+        <v>339</v>
+      </c>
+      <c r="F67" s="36" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="257"/>
+      <c r="B68" s="252"/>
+      <c r="C68" s="252"/>
+      <c r="D68" s="38" t="s">
+        <v>130</v>
+      </c>
+      <c r="E68" s="34" t="s">
+        <v>350</v>
+      </c>
+      <c r="F68" s="36" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="257"/>
+      <c r="B69" s="252"/>
+      <c r="C69" s="252"/>
+      <c r="D69" s="38" t="s">
+        <v>103</v>
+      </c>
+      <c r="E69" s="34" t="s">
+        <v>350</v>
+      </c>
+      <c r="F69" s="36" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="257"/>
+      <c r="B70" s="252"/>
+      <c r="C70" s="252"/>
+      <c r="D70" s="38" t="s">
+        <v>151</v>
+      </c>
+      <c r="E70" s="34" t="s">
+        <v>340</v>
+      </c>
+      <c r="F70" s="36" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="10">
+        <v>55</v>
+      </c>
+      <c r="B71" s="11" t="s">
+        <v>90</v>
+      </c>
+      <c r="C71" s="11" t="s">
+        <v>91</v>
+      </c>
+      <c r="D71" s="38" t="s">
+        <v>34</v>
+      </c>
+      <c r="E71" s="34" t="s">
+        <v>339</v>
+      </c>
+      <c r="F71" s="36" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" ht="75.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="10">
+        <v>56</v>
+      </c>
+      <c r="B72" s="11" t="s">
+        <v>95</v>
+      </c>
+      <c r="C72" s="11" t="s">
+        <v>96</v>
+      </c>
+      <c r="D72" s="38" t="s">
+        <v>98</v>
+      </c>
+      <c r="E72" s="34" t="s">
+        <v>339</v>
+      </c>
+      <c r="F72" s="36" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" ht="78.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="10">
+        <v>57</v>
+      </c>
+      <c r="B73" s="11" t="s">
+        <v>201</v>
+      </c>
+      <c r="C73" s="11" t="s">
+        <v>202</v>
+      </c>
+      <c r="D73" s="38" t="s">
+        <v>117</v>
+      </c>
+      <c r="E73" s="163" t="s">
+        <v>671</v>
+      </c>
+      <c r="F73" s="36" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="10">
+        <v>58</v>
+      </c>
+      <c r="B74" s="11" t="s">
+        <v>230</v>
+      </c>
+      <c r="C74" s="11" t="s">
+        <v>266</v>
+      </c>
+      <c r="D74" s="38" t="s">
+        <v>121</v>
+      </c>
+      <c r="E74" s="163" t="s">
+        <v>350</v>
+      </c>
+      <c r="F74" s="36" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" ht="115.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A75" s="258">
+        <v>59</v>
+      </c>
+      <c r="B75" s="253" t="s">
+        <v>99</v>
+      </c>
+      <c r="C75" s="258" t="s">
+        <v>100</v>
+      </c>
+      <c r="D75" s="38" t="s">
+        <v>101</v>
+      </c>
+      <c r="E75" s="34" t="s">
+        <v>338</v>
+      </c>
+      <c r="F75" s="36" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" ht="48.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A76" s="262"/>
+      <c r="B76" s="254"/>
+      <c r="C76" s="262"/>
+      <c r="D76" s="59" t="s">
+        <v>467</v>
+      </c>
+      <c r="E76" s="103" t="s">
+        <v>455</v>
+      </c>
+      <c r="F76" s="151" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" ht="48.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A77" s="259"/>
+      <c r="B77" s="255"/>
+      <c r="C77" s="259"/>
+      <c r="D77" s="52" t="s">
+        <v>119</v>
+      </c>
+      <c r="E77" s="89" t="s">
+        <v>641</v>
+      </c>
+      <c r="F77" s="151" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" ht="36.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="257">
+        <v>60</v>
+      </c>
+      <c r="B78" s="252" t="s">
+        <v>180</v>
+      </c>
+      <c r="C78" s="252" t="s">
+        <v>181</v>
+      </c>
+      <c r="D78" s="38" t="s">
+        <v>103</v>
+      </c>
+      <c r="E78" s="34" t="s">
+        <v>338</v>
+      </c>
+      <c r="F78" s="36" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="257"/>
+      <c r="B79" s="252"/>
+      <c r="C79" s="252"/>
+      <c r="D79" s="38" t="s">
+        <v>149</v>
+      </c>
+      <c r="E79" s="34" t="s">
+        <v>355</v>
+      </c>
+      <c r="F79" s="36" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" ht="36.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="257">
+        <v>61</v>
+      </c>
+      <c r="B80" s="252" t="s">
+        <v>102</v>
+      </c>
+      <c r="C80" s="252" t="s">
+        <v>304</v>
+      </c>
+      <c r="D80" s="38" t="s">
+        <v>104</v>
+      </c>
+      <c r="E80" s="34" t="s">
+        <v>338</v>
+      </c>
+      <c r="F80" s="36" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="257"/>
+      <c r="B81" s="252"/>
+      <c r="C81" s="252"/>
+      <c r="D81" s="38" t="s">
+        <v>160</v>
+      </c>
+      <c r="E81" s="34" t="s">
+        <v>356</v>
+      </c>
+      <c r="F81" s="36" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" ht="37.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="10">
+        <v>62</v>
+      </c>
+      <c r="B82" s="11" t="s">
+        <v>107</v>
+      </c>
+      <c r="C82" s="11" t="s">
+        <v>108</v>
+      </c>
+      <c r="D82" s="38" t="s">
+        <v>120</v>
+      </c>
+      <c r="E82" s="34" t="s">
+        <v>338</v>
+      </c>
+      <c r="F82" s="36" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="10">
+        <v>63</v>
+      </c>
+      <c r="B83" s="11" t="s">
+        <v>109</v>
+      </c>
+      <c r="C83" s="11" t="s">
+        <v>110</v>
+      </c>
+      <c r="D83" s="38" t="s">
+        <v>27</v>
+      </c>
+      <c r="E83" s="34" t="s">
+        <v>338</v>
+      </c>
+      <c r="F83" s="36" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" ht="36.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="10">
+        <v>64</v>
+      </c>
+      <c r="B84" s="11" t="s">
+        <v>112</v>
+      </c>
+      <c r="C84" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="D84" s="38" t="s">
+        <v>30</v>
+      </c>
+      <c r="E84" s="34" t="s">
+        <v>338</v>
+      </c>
+      <c r="F84" s="36" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="257">
+        <v>65</v>
+      </c>
+      <c r="B85" s="252" t="s">
+        <v>114</v>
+      </c>
+      <c r="C85" s="252" t="s">
+        <v>116</v>
+      </c>
+      <c r="D85" s="38" t="s">
+        <v>115</v>
+      </c>
+      <c r="E85" s="34" t="s">
+        <v>350</v>
+      </c>
+      <c r="F85" s="36" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="257"/>
+      <c r="B86" s="252"/>
+      <c r="C86" s="252"/>
+      <c r="D86" s="38" t="s">
+        <v>124</v>
+      </c>
+      <c r="E86" s="34" t="s">
+        <v>350</v>
+      </c>
+      <c r="F86" s="36" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" ht="76.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="10">
+        <v>66</v>
+      </c>
+      <c r="B87" s="11" t="s">
+        <v>251</v>
+      </c>
+      <c r="C87" s="11" t="s">
+        <v>305</v>
+      </c>
+      <c r="D87" s="38" t="s">
+        <v>157</v>
+      </c>
+      <c r="E87" s="34" t="s">
+        <v>357</v>
+      </c>
+      <c r="F87" s="36" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" ht="60.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="10">
+        <v>67</v>
+      </c>
+      <c r="B88" s="11" t="s">
+        <v>273</v>
+      </c>
+      <c r="C88" s="11" t="s">
+        <v>305</v>
+      </c>
+      <c r="D88" s="38" t="s">
+        <v>127</v>
+      </c>
+      <c r="E88" s="34" t="s">
+        <v>350</v>
+      </c>
+      <c r="F88" s="36" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="10">
+        <v>68</v>
+      </c>
+      <c r="B89" s="11" t="s">
+        <v>129</v>
+      </c>
+      <c r="C89" s="11" t="s">
+        <v>305</v>
+      </c>
+      <c r="D89" s="38" t="s">
+        <v>128</v>
+      </c>
+      <c r="E89" s="34" t="s">
+        <v>350</v>
+      </c>
+      <c r="F89" s="36" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" ht="75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="154">
+        <v>69</v>
+      </c>
+      <c r="B90" s="155" t="s">
+        <v>692</v>
+      </c>
+      <c r="C90" s="155" t="s">
+        <v>661</v>
+      </c>
+      <c r="D90" s="156" t="s">
+        <v>128</v>
+      </c>
+      <c r="E90" s="34" t="s">
+        <v>350</v>
+      </c>
+      <c r="F90" s="36" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" ht="78.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="10">
+        <v>70</v>
+      </c>
+      <c r="B91" s="11" t="s">
+        <v>231</v>
+      </c>
+      <c r="C91" s="11" t="s">
+        <v>274</v>
+      </c>
+      <c r="D91" s="38" t="s">
+        <v>131</v>
+      </c>
+      <c r="E91" s="34" t="s">
+        <v>350</v>
+      </c>
+      <c r="F91" s="36" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" ht="99.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A92" s="10">
+        <v>71</v>
+      </c>
+      <c r="B92" s="206" t="s">
+        <v>755</v>
+      </c>
+      <c r="C92" s="11" t="s">
+        <v>275</v>
+      </c>
+      <c r="D92" s="38" t="s">
+        <v>765</v>
+      </c>
+      <c r="E92" s="34" t="s">
+        <v>350</v>
+      </c>
+      <c r="F92" s="36" t="s">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" ht="179.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A93" s="10">
+        <v>72</v>
+      </c>
+      <c r="B93" s="50" t="s">
+        <v>691</v>
+      </c>
+      <c r="C93" s="167" t="s">
+        <v>408</v>
+      </c>
+      <c r="D93" s="169" t="s">
+        <v>409</v>
+      </c>
+      <c r="E93" s="34" t="s">
+        <v>350</v>
+      </c>
+      <c r="F93" s="36" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="10">
+        <v>73</v>
+      </c>
+      <c r="B94" s="11" t="s">
+        <v>132</v>
+      </c>
+      <c r="C94" s="11" t="s">
+        <v>276</v>
+      </c>
+      <c r="D94" s="38" t="s">
+        <v>164</v>
+      </c>
+      <c r="E94" s="34" t="s">
+        <v>351</v>
+      </c>
+      <c r="F94" s="36" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" ht="39" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="10">
+        <v>74</v>
+      </c>
+      <c r="B95" s="11" t="s">
+        <v>232</v>
+      </c>
+      <c r="C95" s="11" t="s">
+        <v>268</v>
+      </c>
+      <c r="D95" s="38" t="s">
+        <v>331</v>
+      </c>
+      <c r="E95" s="34" t="s">
+        <v>350</v>
+      </c>
+      <c r="F95" s="36" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="10">
+        <v>75</v>
+      </c>
+      <c r="B96" s="11" t="s">
+        <v>319</v>
+      </c>
+      <c r="C96" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="D96" s="38" t="s">
+        <v>136</v>
+      </c>
+      <c r="E96" s="34" t="s">
+        <v>348</v>
+      </c>
+      <c r="F96" s="36" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" ht="42" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="10">
+        <v>76</v>
+      </c>
+      <c r="B97" s="11" t="s">
+        <v>256</v>
+      </c>
+      <c r="C97" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="D97" s="38" t="s">
+        <v>162</v>
+      </c>
+      <c r="E97" s="34" t="s">
+        <v>341</v>
+      </c>
+      <c r="F97" s="36" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="10">
+        <v>77</v>
+      </c>
+      <c r="B98" s="11" t="s">
+        <v>172</v>
+      </c>
+      <c r="C98" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="D98" s="38" t="s">
+        <v>173</v>
+      </c>
+      <c r="E98" s="34" t="s">
+        <v>342</v>
+      </c>
+      <c r="F98" s="36" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" ht="52.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="257">
+        <v>78</v>
+      </c>
+      <c r="B99" s="252" t="s">
+        <v>277</v>
+      </c>
+      <c r="C99" s="252" t="s">
+        <v>278</v>
+      </c>
+      <c r="D99" s="38" t="s">
+        <v>117</v>
+      </c>
+      <c r="E99" s="34" t="s">
+        <v>350</v>
+      </c>
+      <c r="F99" s="36" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" ht="36.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="257"/>
+      <c r="B100" s="252"/>
+      <c r="C100" s="252"/>
+      <c r="D100" s="38" t="s">
+        <v>188</v>
+      </c>
+      <c r="E100" s="34" t="s">
+        <v>330</v>
+      </c>
+      <c r="F100" s="36" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" ht="51.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="10">
+        <v>79</v>
+      </c>
+      <c r="B101" s="11" t="s">
+        <v>234</v>
+      </c>
+      <c r="C101" s="11" t="s">
+        <v>279</v>
+      </c>
+      <c r="D101" s="38" t="s">
+        <v>133</v>
+      </c>
+      <c r="E101" s="34" t="s">
+        <v>350</v>
+      </c>
+      <c r="F101" s="36" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="10">
+        <v>80</v>
+      </c>
+      <c r="B102" s="11" t="s">
+        <v>235</v>
+      </c>
+      <c r="C102" s="11" t="s">
+        <v>280</v>
+      </c>
+      <c r="D102" s="38" t="s">
+        <v>134</v>
+      </c>
+      <c r="E102" s="34" t="s">
+        <v>350</v>
+      </c>
+      <c r="F102" s="36" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="10">
+        <v>81</v>
+      </c>
+      <c r="B103" s="11" t="s">
+        <v>236</v>
+      </c>
+      <c r="C103" s="11" t="s">
+        <v>281</v>
+      </c>
+      <c r="D103" s="38" t="s">
+        <v>24</v>
+      </c>
+      <c r="E103" s="34" t="s">
+        <v>358</v>
+      </c>
+      <c r="F103" s="36" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6" ht="152.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="10">
+        <v>82</v>
+      </c>
+      <c r="B104" s="11" t="s">
+        <v>489</v>
+      </c>
+      <c r="C104" s="11" t="s">
+        <v>282</v>
+      </c>
+      <c r="D104" s="38" t="s">
+        <v>359</v>
+      </c>
+      <c r="E104" s="34" t="s">
+        <v>358</v>
+      </c>
+      <c r="F104" s="36" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="10">
+        <v>83</v>
+      </c>
+      <c r="B105" s="11" t="s">
+        <v>237</v>
+      </c>
+      <c r="C105" s="11" t="s">
+        <v>283</v>
+      </c>
+      <c r="D105" s="38" t="s">
+        <v>135</v>
+      </c>
+      <c r="E105" s="34" t="s">
+        <v>348</v>
+      </c>
+      <c r="F105" s="36" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6" ht="97.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="10">
+        <v>84</v>
+      </c>
+      <c r="B106" s="11" t="s">
+        <v>238</v>
+      </c>
+      <c r="C106" s="11" t="s">
+        <v>284</v>
+      </c>
+      <c r="D106" s="38" t="s">
+        <v>329</v>
+      </c>
+      <c r="E106" s="34" t="s">
+        <v>350</v>
+      </c>
+      <c r="F106" s="36" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="257">
+        <v>85</v>
+      </c>
+      <c r="B107" s="252" t="s">
+        <v>182</v>
+      </c>
+      <c r="C107" s="252" t="s">
+        <v>137</v>
+      </c>
+      <c r="D107" s="38" t="s">
+        <v>138</v>
+      </c>
+      <c r="E107" s="34" t="s">
+        <v>360</v>
+      </c>
+      <c r="F107" s="36" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6" ht="34.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="257"/>
+      <c r="B108" s="252"/>
+      <c r="C108" s="252"/>
+      <c r="D108" s="38" t="s">
+        <v>183</v>
+      </c>
+      <c r="E108" s="34" t="s">
+        <v>361</v>
+      </c>
+      <c r="F108" s="36" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6" ht="37.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A109" s="257">
+        <v>86</v>
+      </c>
+      <c r="B109" s="252" t="s">
+        <v>239</v>
+      </c>
+      <c r="C109" s="252" t="s">
+        <v>140</v>
+      </c>
+      <c r="D109" s="38" t="s">
+        <v>141</v>
+      </c>
+      <c r="E109" s="34" t="s">
+        <v>339</v>
+      </c>
+      <c r="F109" s="36" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="257"/>
+      <c r="B110" s="252"/>
+      <c r="C110" s="252"/>
+      <c r="D110" s="38" t="s">
+        <v>30</v>
+      </c>
+      <c r="E110" s="34" t="s">
+        <v>341</v>
+      </c>
+      <c r="F110" s="36" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="10">
+        <v>87</v>
+      </c>
+      <c r="B111" s="11" t="s">
+        <v>240</v>
+      </c>
+      <c r="C111" s="11" t="s">
+        <v>285</v>
+      </c>
+      <c r="D111" s="38" t="s">
+        <v>143</v>
+      </c>
+      <c r="E111" s="34" t="s">
         <v>362</v>
       </c>
-      <c r="F63" s="36" t="s">
-[...7 lines deleted...]
-      <c r="B64" s="170" t="s">
+      <c r="F111" s="36" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6" ht="60.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A112" s="10">
+        <v>88</v>
+      </c>
+      <c r="B112" s="11" t="s">
+        <v>241</v>
+      </c>
+      <c r="C112" s="11" t="s">
+        <v>286</v>
+      </c>
+      <c r="D112" s="38" t="s">
+        <v>144</v>
+      </c>
+      <c r="E112" s="34" t="s">
+        <v>362</v>
+      </c>
+      <c r="F112" s="36" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6" ht="37.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A113" s="10">
+        <v>89</v>
+      </c>
+      <c r="B113" s="11" t="s">
+        <v>242</v>
+      </c>
+      <c r="C113" s="11" t="s">
+        <v>287</v>
+      </c>
+      <c r="D113" s="38" t="s">
+        <v>146</v>
+      </c>
+      <c r="E113" s="34" t="s">
+        <v>348</v>
+      </c>
+      <c r="F113" s="36" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6" ht="124.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A114" s="208">
+        <v>90</v>
+      </c>
+      <c r="B114" s="209" t="s">
+        <v>748</v>
+      </c>
+      <c r="C114" s="209" t="s">
+        <v>288</v>
+      </c>
+      <c r="D114" s="38" t="s">
+        <v>147</v>
+      </c>
+      <c r="E114" s="34" t="s">
+        <v>362</v>
+      </c>
+      <c r="F114" s="36" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A115" s="10">
+        <v>91</v>
+      </c>
+      <c r="B115" s="11" t="s">
+        <v>637</v>
+      </c>
+      <c r="C115" s="11" t="s">
+        <v>289</v>
+      </c>
+      <c r="D115" s="38" t="s">
+        <v>34</v>
+      </c>
+      <c r="E115" s="34" t="s">
+        <v>350</v>
+      </c>
+      <c r="F115" s="36" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" ht="36.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A116" s="10">
+        <v>92</v>
+      </c>
+      <c r="B116" s="11" t="s">
+        <v>243</v>
+      </c>
+      <c r="C116" s="11" t="s">
+        <v>290</v>
+      </c>
+      <c r="D116" s="38" t="s">
+        <v>118</v>
+      </c>
+      <c r="E116" s="34" t="s">
+        <v>363</v>
+      </c>
+      <c r="F116" s="36" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A117" s="10">
+        <v>93</v>
+      </c>
+      <c r="B117" s="11" t="s">
+        <v>307</v>
+      </c>
+      <c r="C117" s="11" t="s">
+        <v>291</v>
+      </c>
+      <c r="D117" s="38" t="s">
+        <v>149</v>
+      </c>
+      <c r="E117" s="34" t="s">
+        <v>364</v>
+      </c>
+      <c r="F117" s="36" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" ht="81.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A118" s="10">
         <v>94</v>
       </c>
-      <c r="C64" s="170" t="s">
+      <c r="B118" s="11" t="s">
+        <v>244</v>
+      </c>
+      <c r="C118" s="11" t="s">
+        <v>292</v>
+      </c>
+      <c r="D118" s="38" t="s">
+        <v>142</v>
+      </c>
+      <c r="E118" s="81" t="s">
+        <v>482</v>
+      </c>
+      <c r="F118" s="36" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" ht="39" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A119" s="10">
         <v>95</v>
       </c>
-      <c r="D64" s="38" t="s">
-[...83 lines deleted...]
-      <c r="B70" s="11" t="s">
+      <c r="B119" s="11" t="s">
+        <v>246</v>
+      </c>
+      <c r="C119" s="11" t="s">
+        <v>271</v>
+      </c>
+      <c r="D119" s="38" t="s">
+        <v>150</v>
+      </c>
+      <c r="E119" s="34" t="s">
+        <v>348</v>
+      </c>
+      <c r="F119" s="36" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6" ht="98.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A120" s="10">
         <v>96</v>
       </c>
-      <c r="C70" s="11" t="s">
+      <c r="B120" s="11" t="s">
+        <v>245</v>
+      </c>
+      <c r="C120" s="11" t="s">
+        <v>293</v>
+      </c>
+      <c r="D120" s="38" t="s">
+        <v>142</v>
+      </c>
+      <c r="E120" s="34" t="s">
+        <v>362</v>
+      </c>
+      <c r="F120" s="36" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6" ht="57" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A121" s="10">
         <v>97</v>
       </c>
-      <c r="D70" s="38" t="s">
-[...526 lines deleted...]
-      <c r="C98" s="170" t="s">
+      <c r="B121" s="11" t="s">
+        <v>247</v>
+      </c>
+      <c r="C121" s="11" t="s">
         <v>294</v>
-      </c>
-[...428 lines deleted...]
-        <v>309</v>
       </c>
       <c r="D121" s="38" t="s">
         <v>152</v>
       </c>
       <c r="E121" s="34" t="s">
-        <v>379</v>
+        <v>362</v>
       </c>
       <c r="F121" s="36" t="s">
-        <v>402</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:6" ht="57" customHeight="1" x14ac:dyDescent="0.25">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" ht="37.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="10">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B122" s="11" t="s">
-        <v>261</v>
+        <v>248</v>
       </c>
       <c r="C122" s="11" t="s">
-        <v>310</v>
+        <v>295</v>
       </c>
       <c r="D122" s="38" t="s">
-        <v>164</v>
+        <v>153</v>
       </c>
       <c r="E122" s="34" t="s">
-        <v>379</v>
+        <v>340</v>
       </c>
       <c r="F122" s="36" t="s">
-        <v>402</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:6" ht="37.15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="10">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B123" s="11" t="s">
-        <v>262</v>
+        <v>249</v>
       </c>
       <c r="C123" s="11" t="s">
-        <v>311</v>
+        <v>296</v>
       </c>
       <c r="D123" s="38" t="s">
-        <v>165</v>
+        <v>155</v>
       </c>
       <c r="E123" s="34" t="s">
-        <v>357</v>
+        <v>365</v>
       </c>
       <c r="F123" s="36" t="s">
-        <v>402</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:6" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6" ht="36.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="10">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B124" s="11" t="s">
-        <v>263</v>
+        <v>250</v>
       </c>
       <c r="C124" s="11" t="s">
-        <v>312</v>
+        <v>156</v>
       </c>
       <c r="D124" s="38" t="s">
-        <v>167</v>
+        <v>135</v>
       </c>
       <c r="E124" s="34" t="s">
-        <v>382</v>
+        <v>341</v>
       </c>
       <c r="F124" s="36" t="s">
-        <v>402</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:6" ht="36.6" customHeight="1" x14ac:dyDescent="0.25">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="10">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B125" s="11" t="s">
-        <v>264</v>
+        <v>252</v>
       </c>
       <c r="C125" s="11" t="s">
-        <v>168</v>
+        <v>159</v>
       </c>
       <c r="D125" s="38" t="s">
         <v>145</v>
       </c>
       <c r="E125" s="34" t="s">
-        <v>358</v>
+        <v>365</v>
       </c>
       <c r="F125" s="36" t="s">
-        <v>402</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:6" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6" ht="37.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="10">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B126" s="11" t="s">
-        <v>266</v>
+        <v>308</v>
       </c>
       <c r="C126" s="11" t="s">
-        <v>171</v>
+        <v>297</v>
       </c>
       <c r="D126" s="38" t="s">
-        <v>155</v>
+        <v>27</v>
       </c>
       <c r="E126" s="34" t="s">
-        <v>382</v>
+        <v>341</v>
       </c>
       <c r="F126" s="36" t="s">
-        <v>402</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:6" ht="37.15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="10">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B127" s="11" t="s">
-        <v>324</v>
+        <v>253</v>
       </c>
       <c r="C127" s="11" t="s">
-        <v>313</v>
+        <v>298</v>
       </c>
       <c r="D127" s="38" t="s">
-        <v>27</v>
+        <v>332</v>
       </c>
       <c r="E127" s="34" t="s">
-        <v>358</v>
+        <v>364</v>
       </c>
       <c r="F127" s="36" t="s">
-        <v>402</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:6" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6" ht="113.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="10">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B128" s="11" t="s">
-        <v>267</v>
+        <v>255</v>
       </c>
       <c r="C128" s="11" t="s">
-        <v>314</v>
+        <v>161</v>
       </c>
       <c r="D128" s="38" t="s">
-        <v>349</v>
+        <v>254</v>
       </c>
       <c r="E128" s="34" t="s">
-        <v>381</v>
+        <v>341</v>
       </c>
       <c r="F128" s="36" t="s">
-        <v>402</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:6" ht="113.25" customHeight="1" x14ac:dyDescent="0.25">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="10">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B129" s="11" t="s">
-        <v>269</v>
+        <v>257</v>
       </c>
       <c r="C129" s="11" t="s">
-        <v>173</v>
+        <v>299</v>
       </c>
       <c r="D129" s="38" t="s">
-        <v>268</v>
+        <v>52</v>
       </c>
       <c r="E129" s="34" t="s">
-        <v>358</v>
+        <v>341</v>
       </c>
       <c r="F129" s="36" t="s">
-        <v>402</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:6" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="130" spans="1:6" ht="55.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="10">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B130" s="11" t="s">
-        <v>271</v>
+        <v>258</v>
       </c>
       <c r="C130" s="11" t="s">
-        <v>315</v>
+        <v>300</v>
       </c>
       <c r="D130" s="38" t="s">
-        <v>53</v>
+        <v>24</v>
       </c>
       <c r="E130" s="34" t="s">
-        <v>358</v>
+        <v>366</v>
       </c>
       <c r="F130" s="36" t="s">
-        <v>402</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:6" ht="55.15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="131" spans="1:6" ht="57" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="10">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B131" s="11" t="s">
-        <v>272</v>
+        <v>259</v>
       </c>
       <c r="C131" s="11" t="s">
-        <v>316</v>
+        <v>163</v>
       </c>
       <c r="D131" s="38" t="s">
         <v>24</v>
       </c>
       <c r="E131" s="34" t="s">
-        <v>383</v>
+        <v>341</v>
       </c>
       <c r="F131" s="36" t="s">
-        <v>402</v>
-[...9 lines deleted...]
-      <c r="C132" s="11" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="132" spans="1:6" ht="41.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A132" s="257">
+        <v>108</v>
+      </c>
+      <c r="B132" s="252" t="s">
+        <v>166</v>
+      </c>
+      <c r="C132" s="252" t="s">
+        <v>167</v>
+      </c>
+      <c r="D132" s="38" t="s">
+        <v>168</v>
+      </c>
+      <c r="E132" s="34" t="s">
+        <v>367</v>
+      </c>
+      <c r="F132" s="36" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="133" spans="1:6" ht="36.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A133" s="257"/>
+      <c r="B133" s="252"/>
+      <c r="C133" s="252"/>
+      <c r="D133" s="38" t="s">
+        <v>86</v>
+      </c>
+      <c r="E133" s="34" t="s">
+        <v>366</v>
+      </c>
+      <c r="F133" s="36" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="134" spans="1:6" ht="39" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A134" s="257"/>
+      <c r="B134" s="252"/>
+      <c r="C134" s="252"/>
+      <c r="D134" s="38" t="s">
+        <v>187</v>
+      </c>
+      <c r="E134" s="34" t="s">
+        <v>361</v>
+      </c>
+      <c r="F134" s="36" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="135" spans="1:6" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A135" s="10">
+        <v>109</v>
+      </c>
+      <c r="B135" s="11" t="s">
+        <v>169</v>
+      </c>
+      <c r="C135" s="11" t="s">
+        <v>170</v>
+      </c>
+      <c r="D135" s="38" t="s">
+        <v>171</v>
+      </c>
+      <c r="E135" s="34" t="s">
+        <v>367</v>
+      </c>
+      <c r="F135" s="36" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="136" spans="1:6" ht="62.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A136" s="258">
+        <v>110</v>
+      </c>
+      <c r="B136" s="253" t="s">
+        <v>174</v>
+      </c>
+      <c r="C136" s="253" t="s">
         <v>175</v>
       </c>
-      <c r="D132" s="38" t="s">
-[...13 lines deleted...]
-      <c r="B133" s="170" t="s">
+      <c r="D136" s="38" t="s">
+        <v>176</v>
+      </c>
+      <c r="E136" s="34" t="s">
+        <v>368</v>
+      </c>
+      <c r="F136" s="36" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="137" spans="1:6" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A137" s="262"/>
+      <c r="B137" s="254"/>
+      <c r="C137" s="254"/>
+      <c r="D137" s="59" t="s">
+        <v>476</v>
+      </c>
+      <c r="E137" s="95" t="s">
+        <v>477</v>
+      </c>
+      <c r="F137" s="36" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="138" spans="1:6" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A138" s="259"/>
+      <c r="B138" s="255"/>
+      <c r="C138" s="255"/>
+      <c r="D138" s="31" t="s">
+        <v>510</v>
+      </c>
+      <c r="E138" s="96" t="s">
+        <v>512</v>
+      </c>
+      <c r="F138" s="36" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="139" spans="1:6" ht="60.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A139" s="10">
+        <v>111</v>
+      </c>
+      <c r="B139" s="11" t="s">
         <v>178</v>
       </c>
-      <c r="C133" s="170" t="s">
+      <c r="C139" s="11" t="s">
         <v>179</v>
       </c>
-      <c r="D133" s="38" t="s">
-[...61 lines deleted...]
-      <c r="B137" s="171" t="s">
+      <c r="D139" s="38" t="s">
+        <v>86</v>
+      </c>
+      <c r="E139" s="34" t="s">
+        <v>369</v>
+      </c>
+      <c r="F139" s="36" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="140" spans="1:6" ht="37.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A140" s="10">
+        <v>112</v>
+      </c>
+      <c r="B140" s="11" t="s">
+        <v>184</v>
+      </c>
+      <c r="C140" s="11" t="s">
+        <v>185</v>
+      </c>
+      <c r="D140" s="38" t="s">
         <v>186</v>
       </c>
-      <c r="C137" s="171" t="s">
-[...47 lines deleted...]
-      <c r="C140" s="11" t="s">
+      <c r="E140" s="34" t="s">
+        <v>366</v>
+      </c>
+      <c r="F140" s="36" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="141" spans="1:6" ht="92.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A141" s="258">
+        <v>113</v>
+      </c>
+      <c r="B141" s="253" t="s">
+        <v>309</v>
+      </c>
+      <c r="C141" s="253" t="s">
+        <v>189</v>
+      </c>
+      <c r="D141" s="38" t="s">
+        <v>118</v>
+      </c>
+      <c r="E141" s="54" t="s">
+        <v>709</v>
+      </c>
+      <c r="F141" s="36" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="142" spans="1:6" ht="84.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A142" s="262"/>
+      <c r="B142" s="254"/>
+      <c r="C142" s="254"/>
+      <c r="D142" s="38" t="s">
         <v>191</v>
       </c>
-      <c r="D140" s="38" t="s">
-[...43 lines deleted...]
-        <v>358</v>
+      <c r="E142" s="184" t="s">
+        <v>710</v>
       </c>
       <c r="F142" s="36" t="s">
-        <v>402</v>
-[...5 lines deleted...]
-      <c r="C143" s="170"/>
+        <v>713</v>
+      </c>
+    </row>
+    <row r="143" spans="1:6" ht="84" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A143" s="262"/>
+      <c r="B143" s="254"/>
+      <c r="C143" s="254"/>
       <c r="D143" s="38" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-        <v>358</v>
+        <v>122</v>
+      </c>
+      <c r="E143" s="184" t="s">
+        <v>711</v>
       </c>
       <c r="F143" s="36" t="s">
-        <v>402</v>
-[...10 lines deleted...]
-        <v>358</v>
+        <v>713</v>
+      </c>
+    </row>
+    <row r="144" spans="1:6" ht="101.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A144" s="259"/>
+      <c r="B144" s="255"/>
+      <c r="C144" s="255"/>
+      <c r="D144" s="52" t="s">
+        <v>638</v>
+      </c>
+      <c r="E144" s="186" t="s">
+        <v>712</v>
       </c>
       <c r="F144" s="36" t="s">
-        <v>402</v>
+        <v>714</v>
       </c>
     </row>
     <row r="145" spans="1:6" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="10">
         <v>114</v>
       </c>
       <c r="B145" s="11" t="s">
-        <v>274</v>
+        <v>260</v>
       </c>
       <c r="C145" s="11" t="s">
-        <v>204</v>
+        <v>192</v>
       </c>
       <c r="D145" s="38" t="s">
-        <v>205</v>
+        <v>193</v>
       </c>
       <c r="E145" s="34" t="s">
-        <v>387</v>
+        <v>370</v>
       </c>
       <c r="F145" s="36" t="s">
-        <v>402</v>
+        <v>385</v>
       </c>
     </row>
     <row r="146" spans="1:6" ht="39" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="10">
         <v>115</v>
       </c>
       <c r="B146" s="11" t="s">
-        <v>275</v>
+        <v>261</v>
       </c>
       <c r="C146" s="11" t="s">
-        <v>206</v>
+        <v>194</v>
       </c>
       <c r="D146" s="38" t="s">
-        <v>207</v>
+        <v>195</v>
       </c>
       <c r="E146" s="34" t="s">
-        <v>378</v>
+        <v>361</v>
       </c>
       <c r="F146" s="36" t="s">
-        <v>402</v>
+        <v>385</v>
       </c>
     </row>
     <row r="147" spans="1:6" ht="54.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A147" s="10"/>
-      <c r="B147" s="170" t="s">
-[...3 lines deleted...]
-        <v>208</v>
+      <c r="B147" s="252" t="s">
+        <v>262</v>
+      </c>
+      <c r="C147" s="252" t="s">
+        <v>196</v>
       </c>
       <c r="D147" s="38" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="E147" s="34" t="s">
-        <v>363</v>
+        <v>346</v>
       </c>
       <c r="F147" s="36" t="s">
-        <v>402</v>
+        <v>385</v>
       </c>
     </row>
     <row r="148" spans="1:6" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A148" s="174">
+      <c r="A148" s="257">
         <v>116</v>
       </c>
-      <c r="B148" s="170"/>
-      <c r="C148" s="170"/>
+      <c r="B148" s="252"/>
+      <c r="C148" s="252"/>
       <c r="D148" s="38" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="E148" s="34" t="s">
-        <v>378</v>
+        <v>361</v>
       </c>
       <c r="F148" s="36" t="s">
-        <v>402</v>
+        <v>385</v>
       </c>
     </row>
     <row r="149" spans="1:6" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A149" s="174"/>
-[...1 lines deleted...]
-      <c r="C149" s="170"/>
+      <c r="A149" s="257"/>
+      <c r="B149" s="252"/>
+      <c r="C149" s="252"/>
       <c r="D149" s="38" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="E149" s="34" t="s">
-        <v>372</v>
+        <v>355</v>
       </c>
       <c r="F149" s="36" t="s">
-        <v>402</v>
+        <v>385</v>
       </c>
     </row>
     <row r="150" spans="1:6" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A150" s="174"/>
-[...1 lines deleted...]
-      <c r="C150" s="170"/>
+      <c r="A150" s="257"/>
+      <c r="B150" s="252"/>
+      <c r="C150" s="252"/>
       <c r="D150" s="38" t="s">
-        <v>202</v>
+        <v>190</v>
       </c>
       <c r="E150" s="34" t="s">
-        <v>358</v>
+        <v>341</v>
       </c>
       <c r="F150" s="36" t="s">
-        <v>402</v>
+        <v>385</v>
       </c>
     </row>
     <row r="151" spans="1:6" ht="37.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="10">
         <v>117</v>
       </c>
       <c r="B151" s="11" t="s">
-        <v>326</v>
+        <v>310</v>
       </c>
       <c r="C151" s="11" t="s">
-        <v>209</v>
+        <v>197</v>
       </c>
       <c r="D151" s="38" t="s">
-        <v>211</v>
+        <v>199</v>
       </c>
       <c r="E151" s="34" t="s">
-        <v>363</v>
+        <v>346</v>
       </c>
       <c r="F151" s="36" t="s">
-        <v>402</v>
+        <v>385</v>
       </c>
     </row>
     <row r="152" spans="1:6" ht="78.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A152" s="10">
         <v>118</v>
       </c>
       <c r="B152" s="11" t="s">
-        <v>277</v>
+        <v>263</v>
       </c>
       <c r="C152" s="11" t="s">
-        <v>210</v>
+        <v>198</v>
       </c>
       <c r="D152" s="38" t="s">
-        <v>212</v>
+        <v>200</v>
       </c>
       <c r="E152" s="34" t="s">
-        <v>378</v>
+        <v>361</v>
       </c>
       <c r="F152" s="36" t="s">
-        <v>402</v>
+        <v>385</v>
       </c>
     </row>
     <row r="153" spans="1:6" ht="36.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A153" s="10">
         <v>119</v>
       </c>
       <c r="B153" s="11" t="s">
-        <v>218</v>
+        <v>206</v>
       </c>
       <c r="C153" s="11" t="s">
-        <v>219</v>
+        <v>207</v>
       </c>
       <c r="D153" s="38" t="s">
-        <v>152</v>
+        <v>142</v>
       </c>
       <c r="E153" s="34" t="s">
-        <v>386</v>
+        <v>369</v>
       </c>
       <c r="F153" s="36" t="s">
-        <v>402</v>
+        <v>385</v>
       </c>
     </row>
     <row r="154" spans="1:6" ht="39" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="10">
         <v>120</v>
       </c>
       <c r="B154" s="11" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="C154" s="11" t="s">
-        <v>221</v>
+        <v>209</v>
       </c>
       <c r="D154" s="38" t="s">
-        <v>222</v>
+        <v>210</v>
       </c>
       <c r="E154" s="34" t="s">
-        <v>388</v>
+        <v>371</v>
       </c>
       <c r="F154" s="36" t="s">
-        <v>402</v>
+        <v>385</v>
       </c>
     </row>
     <row r="155" spans="1:6" ht="57" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155" s="10">
         <v>121</v>
       </c>
       <c r="B155" s="11" t="s">
-        <v>225</v>
+        <v>213</v>
       </c>
       <c r="C155" s="11" t="s">
-        <v>223</v>
+        <v>211</v>
       </c>
       <c r="D155" s="38" t="s">
-        <v>155</v>
+        <v>145</v>
       </c>
       <c r="E155" s="34" t="s">
-        <v>389</v>
+        <v>372</v>
       </c>
       <c r="F155" s="36" t="s">
-        <v>402</v>
+        <v>385</v>
       </c>
     </row>
     <row r="156" spans="1:6" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A156" s="10">
         <v>122</v>
       </c>
       <c r="B156" s="11" t="s">
-        <v>226</v>
+        <v>214</v>
       </c>
       <c r="C156" s="11" t="s">
-        <v>227</v>
+        <v>215</v>
       </c>
       <c r="D156" s="38" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="E156" s="34" t="s">
-        <v>389</v>
+        <v>372</v>
       </c>
       <c r="F156" s="36" t="s">
-        <v>402</v>
+        <v>385</v>
       </c>
     </row>
     <row r="157" spans="1:6" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A157" s="10">
         <v>123</v>
       </c>
       <c r="B157" s="11" t="s">
-        <v>228</v>
+        <v>216</v>
       </c>
       <c r="C157" s="11" t="s">
-        <v>229</v>
+        <v>217</v>
       </c>
       <c r="D157" s="38" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="E157" s="34" t="s">
-        <v>390</v>
+        <v>373</v>
       </c>
       <c r="F157" s="36" t="s">
-        <v>402</v>
+        <v>385</v>
       </c>
     </row>
     <row r="158" spans="1:6" ht="39" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A158" s="10">
         <v>124</v>
       </c>
       <c r="B158" s="11" t="s">
-        <v>230</v>
+        <v>218</v>
       </c>
       <c r="C158" s="11" t="s">
-        <v>231</v>
+        <v>219</v>
       </c>
       <c r="D158" s="38" t="s">
-        <v>232</v>
+        <v>220</v>
       </c>
       <c r="E158" s="34" t="s">
-        <v>390</v>
+        <v>373</v>
       </c>
       <c r="F158" s="36" t="s">
-        <v>402</v>
+        <v>385</v>
       </c>
     </row>
     <row r="159" spans="1:6" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A159" s="10">
         <v>125</v>
       </c>
       <c r="B159" s="11" t="s">
-        <v>337</v>
+        <v>320</v>
       </c>
       <c r="C159" s="11" t="s">
-        <v>338</v>
+        <v>321</v>
       </c>
       <c r="D159" s="38" t="s">
-        <v>342</v>
+        <v>325</v>
       </c>
       <c r="E159" s="34" t="s">
-        <v>391</v>
+        <v>374</v>
       </c>
       <c r="F159" s="36" t="s">
-        <v>402</v>
+        <v>385</v>
       </c>
     </row>
     <row r="160" spans="1:6" ht="96.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A160" s="29">
         <v>126</v>
       </c>
       <c r="B160" s="30" t="s">
-        <v>341</v>
+        <v>324</v>
       </c>
       <c r="C160" s="30" t="s">
-        <v>282</v>
+        <v>268</v>
       </c>
       <c r="D160" s="39" t="s">
-        <v>340</v>
-[...2 lines deleted...]
-        <v>492</v>
+        <v>323</v>
+      </c>
+      <c r="E160" s="74" t="s">
+        <v>469</v>
       </c>
       <c r="F160" s="36" t="s">
-        <v>402</v>
+        <v>385</v>
       </c>
     </row>
     <row r="161" spans="1:6" ht="92.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A161" s="42">
         <v>127</v>
       </c>
       <c r="B161" s="43" t="s">
-        <v>393</v>
+        <v>376</v>
       </c>
       <c r="C161" s="43" t="s">
-        <v>317</v>
+        <v>301</v>
       </c>
       <c r="D161" s="44" t="s">
         <v>17</v>
       </c>
       <c r="E161" s="45" t="s">
-        <v>394</v>
+        <v>377</v>
       </c>
       <c r="F161" s="46" t="s">
-        <v>404</v>
+        <v>387</v>
       </c>
     </row>
     <row r="162" spans="1:6" ht="51" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A162" s="27">
         <v>128</v>
       </c>
       <c r="B162" s="31" t="s">
-        <v>395</v>
+        <v>378</v>
       </c>
       <c r="C162" s="47" t="s">
-        <v>396</v>
+        <v>379</v>
       </c>
       <c r="D162" s="32" t="s">
         <v>24</v>
       </c>
       <c r="E162" s="33" t="s">
-        <v>394</v>
+        <v>377</v>
       </c>
       <c r="F162" s="41" t="s">
-        <v>405</v>
+        <v>388</v>
       </c>
     </row>
     <row r="163" spans="1:6" ht="66.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A163" s="182">
+      <c r="A163" s="267">
         <v>129</v>
       </c>
-      <c r="B163" s="184" t="s">
-[...3 lines deleted...]
-        <v>407</v>
+      <c r="B163" s="269" t="s">
+        <v>389</v>
+      </c>
+      <c r="C163" s="271" t="s">
+        <v>390</v>
       </c>
       <c r="D163" s="49" t="s">
         <v>27</v>
       </c>
       <c r="E163" s="49" t="s">
-        <v>408</v>
+        <v>391</v>
       </c>
       <c r="F163" s="46" t="s">
-        <v>409</v>
+        <v>392</v>
       </c>
     </row>
     <row r="164" spans="1:6" ht="66.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A164" s="183"/>
-[...1 lines deleted...]
-      <c r="C164" s="187"/>
+      <c r="A164" s="268"/>
+      <c r="B164" s="270"/>
+      <c r="C164" s="272"/>
       <c r="D164" s="54" t="s">
-        <v>419</v>
+        <v>402</v>
       </c>
       <c r="E164" s="55" t="s">
-        <v>394</v>
+        <v>377</v>
       </c>
       <c r="F164" s="41" t="s">
-        <v>420</v>
+        <v>403</v>
       </c>
     </row>
     <row r="165" spans="1:6" ht="91.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A165" s="27">
+      <c r="A165" s="174">
         <v>130</v>
       </c>
-      <c r="B165" s="59" t="s">
-[...3 lines deleted...]
-        <v>70</v>
+      <c r="B165" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="C165" s="59" t="s">
+        <v>67</v>
       </c>
       <c r="D165" s="49" t="s">
         <v>17</v>
       </c>
       <c r="E165" s="49" t="s">
-        <v>422</v>
+        <v>405</v>
       </c>
       <c r="F165" s="46" t="s">
-        <v>423</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:6" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="166" spans="1:6" ht="99" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A166" s="58">
         <v>131</v>
       </c>
-      <c r="B166" s="48" t="s">
-[...2 lines deleted...]
-      <c r="C166" s="48" t="s">
+      <c r="B166" s="68" t="s">
+        <v>690</v>
+      </c>
+      <c r="C166" s="175" t="s">
+        <v>408</v>
+      </c>
+      <c r="D166" s="60" t="s">
+        <v>410</v>
+      </c>
+      <c r="E166" s="61" t="s">
+        <v>411</v>
+      </c>
+      <c r="F166" s="56" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="167" spans="1:6" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A167" s="258">
+        <v>132</v>
+      </c>
+      <c r="B167" s="265" t="s">
+        <v>417</v>
+      </c>
+      <c r="C167" s="265" t="s">
+        <v>111</v>
+      </c>
+      <c r="D167" s="31" t="s">
+        <v>418</v>
+      </c>
+      <c r="E167" s="250" t="s">
+        <v>419</v>
+      </c>
+      <c r="F167" s="41" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="168" spans="1:6" ht="53.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A168" s="259"/>
+      <c r="B168" s="266"/>
+      <c r="C168" s="265"/>
+      <c r="D168" s="31" t="s">
+        <v>425</v>
+      </c>
+      <c r="E168" s="251"/>
+      <c r="F168" s="41" t="s">
         <v>426</v>
       </c>
-      <c r="D166" s="61" t="s">
-[...22 lines deleted...]
-      <c r="E167" s="168" t="s">
+    </row>
+    <row r="169" spans="1:6" ht="53.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A169" s="66">
+        <v>133</v>
+      </c>
+      <c r="B169" s="48" t="s">
         <v>442</v>
       </c>
-      <c r="F167" s="41" t="s">
+      <c r="C169" s="67" t="s">
         <v>443</v>
       </c>
-    </row>
-[...21 lines deleted...]
-      </c>
       <c r="D169" s="43" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="E169" s="45" t="s">
-        <v>394</v>
+        <v>377</v>
       </c>
       <c r="F169" s="46" t="s">
-        <v>467</v>
+        <v>444</v>
       </c>
     </row>
     <row r="170" spans="1:6" ht="53.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A170" s="69">
+      <c r="A170" s="66">
         <v>134</v>
       </c>
-      <c r="B170" s="71" t="s">
-        <v>468</v>
+      <c r="B170" s="68" t="s">
+        <v>445</v>
       </c>
       <c r="C170" s="53" t="s">
-        <v>469</v>
+        <v>446</v>
       </c>
       <c r="D170" s="31" t="s">
         <v>24</v>
       </c>
       <c r="E170" s="45" t="s">
+        <v>447</v>
+      </c>
+      <c r="F170" s="46" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="171" spans="1:6" ht="53.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A171" s="64">
+        <v>135</v>
+      </c>
+      <c r="B171" s="70" t="s">
+        <v>452</v>
+      </c>
+      <c r="C171" s="71" t="s">
+        <v>453</v>
+      </c>
+      <c r="D171" s="65" t="s">
+        <v>454</v>
+      </c>
+      <c r="E171" s="72" t="s">
+        <v>455</v>
+      </c>
+      <c r="F171" s="46" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="172" spans="1:6" ht="53.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A172" s="273">
+        <v>136</v>
+      </c>
+      <c r="B172" s="243" t="s">
+        <v>459</v>
+      </c>
+      <c r="C172" s="243" t="s">
+        <v>460</v>
+      </c>
+      <c r="D172" s="60" t="s">
+        <v>461</v>
+      </c>
+      <c r="E172" s="61" t="s">
+        <v>455</v>
+      </c>
+      <c r="F172" s="41" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="173" spans="1:6" ht="75.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A173" s="274"/>
+      <c r="B173" s="243"/>
+      <c r="C173" s="243"/>
+      <c r="D173" s="52" t="s">
+        <v>505</v>
+      </c>
+      <c r="E173" s="92" t="s">
+        <v>455</v>
+      </c>
+      <c r="F173" s="93" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="174" spans="1:6" ht="53.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A174" s="69">
+        <v>137</v>
+      </c>
+      <c r="B174" s="90" t="s">
+        <v>463</v>
+      </c>
+      <c r="C174" s="91" t="s">
+        <v>464</v>
+      </c>
+      <c r="D174" s="43" t="s">
+        <v>465</v>
+      </c>
+      <c r="E174" s="45" t="s">
+        <v>419</v>
+      </c>
+      <c r="F174" s="46" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="175" spans="1:6" ht="84" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A175" s="73">
+        <v>138</v>
+      </c>
+      <c r="B175" s="165" t="s">
+        <v>672</v>
+      </c>
+      <c r="C175" s="166" t="s">
         <v>470</v>
       </c>
-      <c r="F170" s="46" t="s">
-[...16 lines deleted...]
-      <c r="E171" s="75" t="s">
+      <c r="D175" s="167" t="s">
+        <v>164</v>
+      </c>
+      <c r="E175" s="166" t="s">
+        <v>419</v>
+      </c>
+      <c r="F175" s="75" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="176" spans="1:6" ht="58.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A176" s="86">
+        <v>139</v>
+      </c>
+      <c r="B176" s="79" t="s">
+        <v>479</v>
+      </c>
+      <c r="C176" s="87" t="s">
+        <v>480</v>
+      </c>
+      <c r="D176" s="43" t="s">
+        <v>481</v>
+      </c>
+      <c r="E176" s="45" t="s">
+        <v>455</v>
+      </c>
+      <c r="F176" s="88" t="s">
         <v>478</v>
-      </c>
-[...95 lines deleted...]
-        <v>503</v>
       </c>
     </row>
     <row r="177" spans="1:6" ht="104.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A177" s="27">
         <v>140</v>
       </c>
       <c r="B177" s="50" t="s">
-        <v>530</v>
+        <v>504</v>
       </c>
       <c r="C177" s="53" t="s">
-        <v>331</v>
+        <v>314</v>
       </c>
       <c r="D177" s="52" t="s">
-        <v>527</v>
-[...5 lines deleted...]
-        <v>524</v>
+        <v>501</v>
+      </c>
+      <c r="E177" s="89" t="s">
+        <v>502</v>
+      </c>
+      <c r="F177" s="80" t="s">
+        <v>498</v>
       </c>
     </row>
     <row r="178" spans="1:6" ht="110.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A178" s="27">
         <v>141</v>
       </c>
-      <c r="B178" s="74" t="s">
-[...12 lines deleted...]
-        <v>524</v>
+      <c r="B178" s="71" t="s">
+        <v>503</v>
+      </c>
+      <c r="C178" s="67" t="s">
+        <v>314</v>
+      </c>
+      <c r="D178" s="82" t="s">
+        <v>212</v>
+      </c>
+      <c r="E178" s="94" t="s">
+        <v>371</v>
+      </c>
+      <c r="F178" s="88" t="s">
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:6" ht="48" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A179" s="104">
+      <c r="A179" s="98">
         <v>142</v>
       </c>
-      <c r="B179" s="107" t="s">
-[...12 lines deleted...]
-        <v>534</v>
+      <c r="B179" s="101" t="s">
+        <v>84</v>
+      </c>
+      <c r="C179" s="102" t="s">
+        <v>507</v>
+      </c>
+      <c r="D179" s="59" t="s">
+        <v>56</v>
+      </c>
+      <c r="E179" s="103" t="s">
+        <v>372</v>
+      </c>
+      <c r="F179" s="88" t="s">
+        <v>508</v>
       </c>
     </row>
     <row r="180" spans="1:6" ht="68.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A180" s="127">
+      <c r="A180" s="121">
         <v>143</v>
       </c>
-      <c r="B180" s="107" t="s">
-[...5 lines deleted...]
-      <c r="D180" s="108" t="s">
+      <c r="B180" s="101" t="s">
+        <v>574</v>
+      </c>
+      <c r="C180" s="102" t="s">
+        <v>383</v>
+      </c>
+      <c r="D180" s="102" t="s">
         <v>24</v>
       </c>
-      <c r="E180" s="128" t="s">
-[...3 lines deleted...]
-        <v>598</v>
+      <c r="E180" s="122" t="s">
+        <v>575</v>
+      </c>
+      <c r="F180" s="125" t="s">
+        <v>572</v>
       </c>
     </row>
     <row r="181" spans="1:6" ht="68.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A181" s="201" t="s">
+      <c r="A181" s="146" t="s">
+        <v>617</v>
+      </c>
+      <c r="B181" s="67" t="s">
+        <v>429</v>
+      </c>
+      <c r="C181" s="67" t="s">
+        <v>430</v>
+      </c>
+      <c r="D181" s="67" t="s">
+        <v>431</v>
+      </c>
+      <c r="E181" s="148" t="s">
+        <v>455</v>
+      </c>
+      <c r="F181" s="125" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="182" spans="1:6" ht="68.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A182" s="149" t="s">
+        <v>642</v>
+      </c>
+      <c r="B182" s="50" t="s">
+        <v>645</v>
+      </c>
+      <c r="C182" s="53" t="s">
+        <v>646</v>
+      </c>
+      <c r="D182" s="52" t="s">
+        <v>649</v>
+      </c>
+      <c r="E182" s="54" t="s">
+        <v>626</v>
+      </c>
+      <c r="F182" s="125" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="183" spans="1:6" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A183" s="149" t="s">
         <v>643</v>
       </c>
-      <c r="B181" s="53" t="s">
-[...11 lines deleted...]
-      <c r="F181" s="200" t="s">
+      <c r="B183" s="70" t="s">
+        <v>647</v>
+      </c>
+      <c r="C183" s="161" t="s">
+        <v>314</v>
+      </c>
+      <c r="D183" s="157" t="s">
+        <v>650</v>
+      </c>
+      <c r="E183" s="158" t="s">
+        <v>626</v>
+      </c>
+      <c r="F183" s="150" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="184" spans="1:6" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A184" s="159" t="s">
         <v>644</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A182" s="103">
+      <c r="B184" s="60" t="s">
+        <v>648</v>
+      </c>
+      <c r="C184" s="60" t="s">
+        <v>211</v>
+      </c>
+      <c r="D184" s="60" t="s">
+        <v>651</v>
+      </c>
+      <c r="E184" s="60" t="s">
+        <v>641</v>
+      </c>
+      <c r="F184" s="125" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="185" spans="1:6" ht="68.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A185" s="160">
+        <v>148</v>
+      </c>
+      <c r="B185" s="153" t="s">
+        <v>664</v>
+      </c>
+      <c r="C185" s="132" t="s">
+        <v>306</v>
+      </c>
+      <c r="D185" s="60" t="s">
+        <v>52</v>
+      </c>
+      <c r="E185" s="62" t="s">
+        <v>663</v>
+      </c>
+      <c r="F185" s="36" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="186" spans="1:6" ht="135" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A186" s="168" t="s">
+        <v>675</v>
+      </c>
+      <c r="B186" s="48" t="s">
+        <v>676</v>
+      </c>
+      <c r="C186" s="48" t="s">
+        <v>677</v>
+      </c>
+      <c r="D186" s="65" t="s">
+        <v>678</v>
+      </c>
+      <c r="E186" s="162" t="s">
+        <v>641</v>
+      </c>
+      <c r="F186" s="151" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="187" spans="1:6" ht="65.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A187" s="250" t="s">
+        <v>684</v>
+      </c>
+      <c r="B187" s="263" t="s">
+        <v>679</v>
+      </c>
+      <c r="C187" s="263" t="s">
+        <v>680</v>
+      </c>
+      <c r="D187" s="169" t="s">
+        <v>681</v>
+      </c>
+      <c r="E187" s="164" t="s">
+        <v>682</v>
+      </c>
+      <c r="F187" s="36" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="188" spans="1:6" ht="98.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A188" s="251"/>
+      <c r="B188" s="264"/>
+      <c r="C188" s="264"/>
+      <c r="D188" s="59" t="s">
+        <v>683</v>
+      </c>
+      <c r="E188" s="171" t="s">
+        <v>641</v>
+      </c>
+      <c r="F188" s="177" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="189" spans="1:6" ht="63" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A189" s="170" t="s">
+        <v>695</v>
+      </c>
+      <c r="B189" s="101" t="s">
+        <v>696</v>
+      </c>
+      <c r="C189" s="102" t="s">
+        <v>697</v>
+      </c>
+      <c r="D189" s="59" t="s">
+        <v>698</v>
+      </c>
+      <c r="E189" s="190" t="s">
+        <v>626</v>
+      </c>
+      <c r="F189" s="46" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="190" spans="1:6" ht="63" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A190" s="176" t="s">
+        <v>700</v>
+      </c>
+      <c r="B190" s="185" t="s">
+        <v>701</v>
+      </c>
+      <c r="C190" s="67" t="s">
+        <v>702</v>
+      </c>
+      <c r="D190" s="65" t="s">
+        <v>703</v>
+      </c>
+      <c r="E190" s="60" t="s">
+        <v>641</v>
+      </c>
+      <c r="F190" s="56" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="191" spans="1:6" ht="83.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A191" s="195" t="s">
+        <v>716</v>
+      </c>
+      <c r="B191" s="167" t="s">
+        <v>717</v>
+      </c>
+      <c r="C191" s="167" t="s">
+        <v>718</v>
+      </c>
+      <c r="D191" s="169" t="s">
+        <v>719</v>
+      </c>
+      <c r="E191" s="164" t="s">
+        <v>682</v>
+      </c>
+      <c r="F191" s="56" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="192" spans="1:6" ht="135.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A192" s="187" t="s">
+        <v>726</v>
+      </c>
+      <c r="B192" s="165" t="s">
+        <v>724</v>
+      </c>
+      <c r="C192" s="167" t="s">
+        <v>720</v>
+      </c>
+      <c r="D192" s="169" t="s">
+        <v>721</v>
+      </c>
+      <c r="E192" s="164" t="s">
+        <v>722</v>
+      </c>
+      <c r="F192" s="36" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="193" spans="1:6" ht="129" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A193" s="188" t="s">
+        <v>727</v>
+      </c>
+      <c r="B193" s="200" t="s">
+        <v>725</v>
+      </c>
+      <c r="C193" s="201" t="s">
+        <v>720</v>
+      </c>
+      <c r="D193" s="202" t="s">
+        <v>138</v>
+      </c>
+      <c r="E193" s="203" t="s">
+        <v>723</v>
+      </c>
+      <c r="F193" s="36" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="194" spans="1:6" ht="129" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A194" s="195" t="s">
+        <v>728</v>
+      </c>
+      <c r="B194" s="167" t="s">
+        <v>731</v>
+      </c>
+      <c r="C194" s="167" t="s">
+        <v>720</v>
+      </c>
+      <c r="D194" s="169" t="s">
+        <v>147</v>
+      </c>
+      <c r="E194" s="164" t="s">
+        <v>723</v>
+      </c>
+      <c r="F194" s="36" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="195" spans="1:6" ht="108.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A195" s="210" t="s">
+        <v>729</v>
+      </c>
+      <c r="B195" s="161" t="s">
+        <v>732</v>
+      </c>
+      <c r="C195" s="211" t="s">
+        <v>730</v>
+      </c>
+      <c r="D195" s="157" t="s">
+        <v>78</v>
+      </c>
+      <c r="E195" s="205" t="s">
+        <v>502</v>
+      </c>
+      <c r="F195" s="36" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="196" spans="1:6" ht="72" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A196" s="149" t="s">
+        <v>757</v>
+      </c>
+      <c r="B196" s="171" t="s">
+        <v>760</v>
+      </c>
+      <c r="C196" s="198" t="s">
+        <v>275</v>
+      </c>
+      <c r="D196" s="169" t="s">
+        <v>135</v>
+      </c>
+      <c r="E196" s="164" t="s">
+        <v>756</v>
+      </c>
+      <c r="F196" s="36" t="s">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="197" spans="1:6" ht="75.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A197" s="149" t="s">
+        <v>761</v>
+      </c>
+      <c r="B197" s="32" t="s">
+        <v>759</v>
+      </c>
+      <c r="C197" s="198" t="s">
+        <v>275</v>
+      </c>
+      <c r="D197" s="169" t="s">
+        <v>758</v>
+      </c>
+      <c r="E197" s="164" t="s">
+        <v>756</v>
+      </c>
+      <c r="F197" s="36" t="s">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="198" spans="1:6" ht="63" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A198" s="149" t="s">
+        <v>762</v>
+      </c>
+      <c r="B198" s="63" t="s">
+        <v>763</v>
+      </c>
+      <c r="C198" s="198" t="s">
+        <v>275</v>
+      </c>
+      <c r="D198" s="169" t="s">
+        <v>135</v>
+      </c>
+      <c r="E198" s="164" t="s">
+        <v>756</v>
+      </c>
+      <c r="F198" s="36" t="s">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="199" spans="1:6" s="23" customFormat="1" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A199" s="97">
         <v>1</v>
       </c>
-      <c r="B182" s="162" t="s">
+      <c r="B199" s="244" t="s">
         <v>5</v>
       </c>
-      <c r="C182" s="163"/>
-[...5 lines deleted...]
-      <c r="A183" s="57">
+      <c r="C199" s="245"/>
+      <c r="D199" s="245"/>
+      <c r="E199" s="245"/>
+      <c r="F199" s="246"/>
+    </row>
+    <row r="200" spans="1:6" s="23" customFormat="1" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A200" s="57">
         <v>2</v>
       </c>
-      <c r="B183" s="165" t="s">
-[...8 lines deleted...]
-      <c r="A184" s="22"/>
+      <c r="B200" s="247" t="s">
+        <v>416</v>
+      </c>
+      <c r="C200" s="248"/>
+      <c r="D200" s="248"/>
+      <c r="E200" s="248"/>
+      <c r="F200" s="249"/>
+    </row>
+    <row r="201" spans="1:6" s="23" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A201" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="71">
-    <mergeCell ref="A137:A139"/>
+    <mergeCell ref="A58:A59"/>
+    <mergeCell ref="B187:B188"/>
+    <mergeCell ref="C187:C188"/>
+    <mergeCell ref="A187:A188"/>
+    <mergeCell ref="B58:B59"/>
+    <mergeCell ref="C58:C59"/>
+    <mergeCell ref="A75:A77"/>
+    <mergeCell ref="B75:B77"/>
+    <mergeCell ref="C75:C77"/>
     <mergeCell ref="A167:A168"/>
     <mergeCell ref="B167:B168"/>
     <mergeCell ref="C167:C168"/>
     <mergeCell ref="A163:A164"/>
     <mergeCell ref="B163:B164"/>
     <mergeCell ref="C163:C164"/>
+    <mergeCell ref="A172:A173"/>
     <mergeCell ref="A148:A150"/>
+    <mergeCell ref="A85:A86"/>
+    <mergeCell ref="B85:B86"/>
+    <mergeCell ref="C85:C86"/>
+    <mergeCell ref="A65:A70"/>
+    <mergeCell ref="A78:A79"/>
+    <mergeCell ref="A132:A134"/>
+    <mergeCell ref="B132:B134"/>
+    <mergeCell ref="C132:C134"/>
+    <mergeCell ref="A141:A144"/>
+    <mergeCell ref="B141:B144"/>
+    <mergeCell ref="C141:C144"/>
+    <mergeCell ref="A136:A138"/>
+    <mergeCell ref="B99:B100"/>
+    <mergeCell ref="C99:C100"/>
+    <mergeCell ref="C136:C138"/>
     <mergeCell ref="D1:E1"/>
-    <mergeCell ref="A113:A115"/>
-[...12 lines deleted...]
-    <mergeCell ref="A78:A79"/>
+    <mergeCell ref="A107:A108"/>
+    <mergeCell ref="B107:B108"/>
+    <mergeCell ref="C107:C108"/>
+    <mergeCell ref="A109:A110"/>
+    <mergeCell ref="B109:B110"/>
+    <mergeCell ref="A99:A100"/>
+    <mergeCell ref="A80:A81"/>
+    <mergeCell ref="B80:B81"/>
     <mergeCell ref="B78:B79"/>
-    <mergeCell ref="A83:A84"/>
-[...11 lines deleted...]
-    <mergeCell ref="C133:C135"/>
+    <mergeCell ref="C78:C79"/>
     <mergeCell ref="B3:E3"/>
-    <mergeCell ref="A54:A55"/>
-[...4 lines deleted...]
-    <mergeCell ref="C33:C34"/>
+    <mergeCell ref="A55:A56"/>
     <mergeCell ref="A31:A32"/>
     <mergeCell ref="B31:B32"/>
     <mergeCell ref="A35:A36"/>
-    <mergeCell ref="A57:A58"/>
-[...3 lines deleted...]
-    <mergeCell ref="C108:C109"/>
+    <mergeCell ref="A49:A50"/>
+    <mergeCell ref="B49:B50"/>
+    <mergeCell ref="A33:A34"/>
+    <mergeCell ref="B33:B34"/>
+    <mergeCell ref="C80:C81"/>
     <mergeCell ref="C31:C32"/>
-    <mergeCell ref="C64:C69"/>
-    <mergeCell ref="B64:B69"/>
+    <mergeCell ref="C65:C70"/>
+    <mergeCell ref="B65:B70"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C35:C36"/>
+    <mergeCell ref="B55:B56"/>
+    <mergeCell ref="C55:C56"/>
+    <mergeCell ref="C33:C34"/>
+    <mergeCell ref="C49:C50"/>
+    <mergeCell ref="C172:C173"/>
+    <mergeCell ref="B199:F199"/>
+    <mergeCell ref="B200:F200"/>
+    <mergeCell ref="E167:E168"/>
+    <mergeCell ref="C109:C110"/>
     <mergeCell ref="C147:C150"/>
     <mergeCell ref="B147:B150"/>
-    <mergeCell ref="C88:C89"/>
-[...6 lines deleted...]
-    <mergeCell ref="A172:A173"/>
     <mergeCell ref="B172:B173"/>
-    <mergeCell ref="C172:C173"/>
-[...1 lines deleted...]
-    <mergeCell ref="B183:F183"/>
+    <mergeCell ref="B136:B138"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="78" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:F17"/>
+  <dimension ref="A1:F25"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A13" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C27" sqref="C27"/>
+    <sheetView topLeftCell="A19" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="E24" sqref="E24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="18.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="36.7109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="43" style="2" customWidth="1"/>
     <col min="4" max="4" width="37.28515625" style="2" customWidth="1"/>
     <col min="5" max="5" width="29.5703125" style="9" customWidth="1"/>
     <col min="6" max="6" width="17" style="2" customWidth="1"/>
     <col min="7" max="16384" width="8.85546875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="93" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D1" s="134" t="s">
-[...3 lines deleted...]
-      <c r="F1" s="135"/>
+      <c r="D1" s="215" t="s">
+        <v>380</v>
+      </c>
+      <c r="E1" s="216"/>
+      <c r="F1" s="216"/>
     </row>
     <row r="2" spans="1:6" ht="27.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="E2" s="204" t="s">
-        <v>281</v>
+      <c r="E2" s="128" t="s">
+        <v>267</v>
       </c>
     </row>
     <row r="3" spans="1:6" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B3" s="137" t="s">
-[...4 lines deleted...]
-      <c r="E3" s="137"/>
+      <c r="B3" s="218" t="s">
+        <v>381</v>
+      </c>
+      <c r="C3" s="218"/>
+      <c r="D3" s="218"/>
+      <c r="E3" s="218"/>
     </row>
     <row r="4" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="28"/>
       <c r="C4" s="28"/>
       <c r="D4" s="28"/>
-      <c r="E4" s="205"/>
+      <c r="E4" s="129"/>
     </row>
     <row r="5" spans="1:6" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>350</v>
+        <v>333</v>
       </c>
       <c r="C5" s="4" t="s">
-        <v>351</v>
+        <v>334</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>352</v>
-[...2 lines deleted...]
-        <v>544</v>
+        <v>335</v>
+      </c>
+      <c r="E5" s="130" t="s">
+        <v>518</v>
       </c>
       <c r="F5" s="40" t="s">
-        <v>403</v>
+        <v>386</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="76.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="12">
         <v>1</v>
       </c>
       <c r="B6" s="15" t="s">
-        <v>399</v>
+        <v>382</v>
       </c>
       <c r="C6" s="14" t="s">
-        <v>400</v>
+        <v>383</v>
       </c>
       <c r="D6" s="15" t="s">
         <v>24</v>
       </c>
-      <c r="E6" s="207" t="s">
-        <v>604</v>
+      <c r="E6" s="131" t="s">
+        <v>578</v>
       </c>
       <c r="F6" s="46" t="s">
-        <v>599</v>
+        <v>573</v>
       </c>
     </row>
     <row r="7" spans="1:6" ht="71.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="5" t="s">
-        <v>413</v>
+        <v>396</v>
       </c>
       <c r="B7" s="47" t="s">
-        <v>410</v>
+        <v>393</v>
       </c>
       <c r="C7" s="48" t="s">
-        <v>411</v>
+        <v>394</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>27</v>
       </c>
       <c r="E7" s="6" t="s">
+        <v>395</v>
+      </c>
+      <c r="F7" s="41" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="48.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="5" t="s">
+        <v>397</v>
+      </c>
+      <c r="B8" s="173" t="s">
+        <v>399</v>
+      </c>
+      <c r="C8" s="81" t="s">
+        <v>398</v>
+      </c>
+      <c r="D8" s="49" t="s">
+        <v>400</v>
+      </c>
+      <c r="E8" s="132" t="s">
+        <v>401</v>
+      </c>
+      <c r="F8" s="46" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="65.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="5" t="s">
         <v>412</v>
       </c>
-      <c r="F7" s="41" t="s">
-[...4 lines deleted...]
-      <c r="A8" s="12" t="s">
+      <c r="B9" s="165" t="s">
+        <v>689</v>
+      </c>
+      <c r="C9" s="166" t="s">
+        <v>314</v>
+      </c>
+      <c r="D9" s="166" t="s">
+        <v>486</v>
+      </c>
+      <c r="E9" s="133" t="s">
+        <v>487</v>
+      </c>
+      <c r="F9" s="75" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="49.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="275" t="s">
+        <v>422</v>
+      </c>
+      <c r="B10" s="277" t="s">
+        <v>421</v>
+      </c>
+      <c r="C10" s="279" t="s">
+        <v>423</v>
+      </c>
+      <c r="D10" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="E10" s="63" t="s">
+        <v>424</v>
+      </c>
+      <c r="F10" s="41" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="A11" s="276"/>
+      <c r="B11" s="278"/>
+      <c r="C11" s="280"/>
+      <c r="D11" s="65" t="s">
+        <v>427</v>
+      </c>
+      <c r="E11" s="132" t="s">
+        <v>424</v>
+      </c>
+      <c r="F11" s="46" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="75" x14ac:dyDescent="0.25">
+      <c r="A12" s="5" t="s">
+        <v>432</v>
+      </c>
+      <c r="B12" s="48" t="s">
+        <v>429</v>
+      </c>
+      <c r="C12" s="48" t="s">
+        <v>430</v>
+      </c>
+      <c r="D12" s="60" t="s">
+        <v>431</v>
+      </c>
+      <c r="E12" s="134" t="s">
+        <v>622</v>
+      </c>
+      <c r="F12" s="75" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="A13" s="5">
+        <v>7</v>
+      </c>
+      <c r="B13" s="8" t="s">
+        <v>449</v>
+      </c>
+      <c r="C13" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="D13" s="8" t="s">
+        <v>450</v>
+      </c>
+      <c r="E13" s="6" t="s">
+        <v>451</v>
+      </c>
+      <c r="F13" s="75" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="74.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="5">
+        <v>8</v>
+      </c>
+      <c r="B14" s="8" t="s">
+        <v>514</v>
+      </c>
+      <c r="C14" s="8" t="s">
+        <v>515</v>
+      </c>
+      <c r="D14" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="E14" s="6" t="s">
+        <v>517</v>
+      </c>
+      <c r="F14" s="127" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="68.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="5">
+        <v>9</v>
+      </c>
+      <c r="B15" s="8" t="s">
+        <v>519</v>
+      </c>
+      <c r="C15" s="8" t="s">
+        <v>521</v>
+      </c>
+      <c r="D15" s="8" t="s">
+        <v>522</v>
+      </c>
+      <c r="E15" s="6" t="s">
+        <v>520</v>
+      </c>
+      <c r="F15" s="126" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="57" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="146" t="s">
+        <v>607</v>
+      </c>
+      <c r="B16" s="67" t="s">
+        <v>619</v>
+      </c>
+      <c r="C16" s="67" t="s">
+        <v>620</v>
+      </c>
+      <c r="D16" s="65" t="s">
+        <v>158</v>
+      </c>
+      <c r="E16" s="145" t="s">
+        <v>621</v>
+      </c>
+      <c r="F16" s="147" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="A17" s="152">
+        <v>11</v>
+      </c>
+      <c r="B17" s="153" t="s">
+        <v>640</v>
+      </c>
+      <c r="C17" s="153" t="s">
+        <v>209</v>
+      </c>
+      <c r="D17" s="153" t="s">
+        <v>118</v>
+      </c>
+      <c r="E17" s="153" t="s">
+        <v>641</v>
+      </c>
+      <c r="F17" s="151" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" ht="53.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="172">
+        <v>12</v>
+      </c>
+      <c r="B18" s="180" t="s">
+        <v>654</v>
+      </c>
+      <c r="C18" s="180" t="s">
+        <v>20</v>
+      </c>
+      <c r="D18" s="153" t="s">
+        <v>52</v>
+      </c>
+      <c r="E18" s="181" t="s">
+        <v>626</v>
+      </c>
+      <c r="F18" s="151" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" ht="64.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="250" t="s">
+        <v>656</v>
+      </c>
+      <c r="B19" s="266" t="s">
+        <v>657</v>
+      </c>
+      <c r="C19" s="266" t="s">
+        <v>658</v>
+      </c>
+      <c r="D19" s="281" t="s">
+        <v>659</v>
+      </c>
+      <c r="E19" s="283" t="s">
+        <v>641</v>
+      </c>
+      <c r="F19" s="282" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" ht="18.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="285"/>
+      <c r="B20" s="286"/>
+      <c r="C20" s="286"/>
+      <c r="D20" s="281"/>
+      <c r="E20" s="284"/>
+      <c r="F20" s="282"/>
+    </row>
+    <row r="21" spans="1:6" ht="73.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="251"/>
+      <c r="B21" s="287"/>
+      <c r="C21" s="287"/>
+      <c r="D21" s="182" t="s">
+        <v>86</v>
+      </c>
+      <c r="E21" s="140" t="s">
+        <v>641</v>
+      </c>
+      <c r="F21" s="41" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" ht="90.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="189" t="s">
+        <v>688</v>
+      </c>
+      <c r="B22" s="70" t="s">
+        <v>672</v>
+      </c>
+      <c r="C22" s="196" t="s">
+        <v>301</v>
+      </c>
+      <c r="D22" s="197" t="s">
+        <v>415</v>
+      </c>
+      <c r="E22" s="178" t="s">
         <v>414</v>
       </c>
-      <c r="B8" s="63" t="s">
-[...180 lines deleted...]
-        <v>644</v>
+      <c r="F22" s="179" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" ht="75" x14ac:dyDescent="0.25">
+      <c r="A23" s="146" t="s">
+        <v>733</v>
+      </c>
+      <c r="B23" s="207" t="s">
+        <v>734</v>
+      </c>
+      <c r="C23" s="102" t="s">
+        <v>735</v>
+      </c>
+      <c r="D23" s="59" t="s">
+        <v>736</v>
+      </c>
+      <c r="E23" s="171" t="s">
+        <v>641</v>
+      </c>
+      <c r="F23" s="151" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" ht="94.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="149" t="s">
+        <v>737</v>
+      </c>
+      <c r="B24" s="204" t="s">
+        <v>738</v>
+      </c>
+      <c r="C24" s="204" t="s">
+        <v>739</v>
+      </c>
+      <c r="D24" s="204" t="s">
+        <v>740</v>
+      </c>
+      <c r="E24" s="204" t="s">
+        <v>754</v>
+      </c>
+      <c r="F24" s="36" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" ht="65.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="5">
+        <v>17</v>
+      </c>
+      <c r="B25" s="50" t="s">
+        <v>749</v>
+      </c>
+      <c r="C25" s="53" t="s">
+        <v>750</v>
+      </c>
+      <c r="D25" s="52" t="s">
+        <v>751</v>
+      </c>
+      <c r="E25" s="54" t="s">
+        <v>752</v>
+      </c>
+      <c r="F25" s="36" t="s">
+        <v>753</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="8">
+  <mergeCells count="11">
+    <mergeCell ref="D19:D20"/>
+    <mergeCell ref="F19:F20"/>
+    <mergeCell ref="E19:E20"/>
+    <mergeCell ref="A19:A21"/>
+    <mergeCell ref="B19:B21"/>
+    <mergeCell ref="C19:C21"/>
     <mergeCell ref="D1:F1"/>
     <mergeCell ref="B3:E3"/>
-    <mergeCell ref="A11:A12"/>
-[...4 lines deleted...]
-    <mergeCell ref="A9:A10"/>
+    <mergeCell ref="A10:A11"/>
+    <mergeCell ref="B10:B11"/>
+    <mergeCell ref="C10:C11"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="79" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F16"/>
   <sheetViews>
     <sheetView topLeftCell="A13" workbookViewId="0">
       <selection activeCell="E25" sqref="E25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5.5703125" customWidth="1"/>
     <col min="2" max="2" width="47.7109375" customWidth="1"/>
     <col min="3" max="3" width="44.42578125" customWidth="1"/>
     <col min="4" max="4" width="32.5703125" customWidth="1"/>
     <col min="5" max="5" width="21.28515625" customWidth="1"/>
     <col min="6" max="6" width="16.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="92.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="17"/>
       <c r="B1" s="18"/>
       <c r="C1" s="18"/>
-      <c r="D1" s="178" t="s">
-[...2 lines deleted...]
-      <c r="E1" s="135"/>
+      <c r="D1" s="260" t="s">
+        <v>579</v>
+      </c>
+      <c r="E1" s="216"/>
       <c r="F1" s="18"/>
     </row>
     <row r="2" spans="1:6" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="17"/>
       <c r="B2" s="18"/>
       <c r="C2" s="18"/>
       <c r="D2" s="18"/>
       <c r="E2" s="19" t="s">
-        <v>281</v>
+        <v>267</v>
       </c>
       <c r="F2" s="18"/>
     </row>
     <row r="3" spans="1:6" ht="102.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="17"/>
-      <c r="B3" s="175" t="s">
-[...4 lines deleted...]
-      <c r="E3" s="175"/>
+      <c r="B3" s="261" t="s">
+        <v>611</v>
+      </c>
+      <c r="C3" s="261"/>
+      <c r="D3" s="261"/>
+      <c r="E3" s="261"/>
       <c r="F3" s="18"/>
     </row>
     <row r="4" spans="1:6" ht="57" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="21" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="21" t="s">
-        <v>350</v>
+        <v>333</v>
       </c>
       <c r="C4" s="21" t="s">
-        <v>351</v>
+        <v>334</v>
       </c>
       <c r="D4" s="37" t="s">
-        <v>360</v>
+        <v>343</v>
       </c>
       <c r="E4" s="21" t="s">
-        <v>361</v>
+        <v>344</v>
       </c>
       <c r="F4" s="40" t="s">
-        <v>403</v>
+        <v>386</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="63.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="123" t="s">
+      <c r="A5" s="117" t="s">
+        <v>580</v>
+      </c>
+      <c r="B5" s="118" t="s">
+        <v>581</v>
+      </c>
+      <c r="C5" s="118" t="s">
+        <v>582</v>
+      </c>
+      <c r="D5" s="118" t="s">
+        <v>583</v>
+      </c>
+      <c r="E5" s="118" t="s">
+        <v>584</v>
+      </c>
+      <c r="F5" s="36" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="63.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="119" t="s">
+        <v>396</v>
+      </c>
+      <c r="B6" s="120" t="s">
+        <v>585</v>
+      </c>
+      <c r="C6" s="120" t="s">
+        <v>582</v>
+      </c>
+      <c r="D6" s="120" t="s">
+        <v>583</v>
+      </c>
+      <c r="E6" s="120" t="s">
+        <v>584</v>
+      </c>
+      <c r="F6" s="36" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="290" t="s">
+        <v>397</v>
+      </c>
+      <c r="B7" s="290" t="s">
+        <v>586</v>
+      </c>
+      <c r="C7" s="290" t="s">
+        <v>587</v>
+      </c>
+      <c r="D7" s="290" t="s">
+        <v>588</v>
+      </c>
+      <c r="E7" s="290" t="s">
+        <v>589</v>
+      </c>
+      <c r="F7" s="288" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="291"/>
+      <c r="B8" s="291"/>
+      <c r="C8" s="291"/>
+      <c r="D8" s="291"/>
+      <c r="E8" s="291"/>
+      <c r="F8" s="289"/>
+    </row>
+    <row r="9" spans="1:6" ht="75.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="119" t="s">
+        <v>412</v>
+      </c>
+      <c r="B9" s="120" t="s">
+        <v>590</v>
+      </c>
+      <c r="C9" s="120" t="s">
+        <v>591</v>
+      </c>
+      <c r="D9" s="120" t="s">
+        <v>583</v>
+      </c>
+      <c r="E9" s="120" t="s">
+        <v>584</v>
+      </c>
+      <c r="F9" s="36" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="75.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="119" t="s">
+        <v>422</v>
+      </c>
+      <c r="B10" s="120" t="s">
+        <v>592</v>
+      </c>
+      <c r="C10" s="120" t="s">
+        <v>593</v>
+      </c>
+      <c r="D10" s="120" t="s">
+        <v>594</v>
+      </c>
+      <c r="E10" s="120" t="s">
+        <v>584</v>
+      </c>
+      <c r="F10" s="36" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="75.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="119" t="s">
+        <v>432</v>
+      </c>
+      <c r="B11" s="120" t="s">
+        <v>595</v>
+      </c>
+      <c r="C11" s="120" t="s">
+        <v>596</v>
+      </c>
+      <c r="D11" s="120" t="s">
+        <v>594</v>
+      </c>
+      <c r="E11" s="120" t="s">
+        <v>584</v>
+      </c>
+      <c r="F11" s="36" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="63.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="119" t="s">
+        <v>597</v>
+      </c>
+      <c r="B12" s="120" t="s">
+        <v>598</v>
+      </c>
+      <c r="C12" s="120" t="s">
+        <v>599</v>
+      </c>
+      <c r="D12" s="120" t="s">
+        <v>594</v>
+      </c>
+      <c r="E12" s="120" t="s">
+        <v>584</v>
+      </c>
+      <c r="F12" s="36" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="113.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="119" t="s">
+        <v>600</v>
+      </c>
+      <c r="B13" s="120" t="s">
+        <v>601</v>
+      </c>
+      <c r="C13" s="120" t="s">
+        <v>602</v>
+      </c>
+      <c r="D13" s="120" t="s">
+        <v>594</v>
+      </c>
+      <c r="E13" s="120" t="s">
+        <v>584</v>
+      </c>
+      <c r="F13" s="36" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="63.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="119" t="s">
+        <v>603</v>
+      </c>
+      <c r="B14" s="120" t="s">
+        <v>604</v>
+      </c>
+      <c r="C14" s="120" t="s">
+        <v>605</v>
+      </c>
+      <c r="D14" s="120" t="s">
+        <v>588</v>
+      </c>
+      <c r="E14" s="120" t="s">
         <v>606</v>
       </c>
-      <c r="B5" s="124" t="s">
+      <c r="F14" s="36" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="75.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="123" t="s">
         <v>607</v>
       </c>
-      <c r="C5" s="124" t="s">
+      <c r="B15" s="120" t="s">
         <v>608</v>
       </c>
-      <c r="D5" s="124" t="s">
+      <c r="C15" s="120" t="s">
         <v>609</v>
       </c>
-      <c r="E5" s="124" t="s">
+      <c r="D15" s="120" t="s">
+        <v>531</v>
+      </c>
+      <c r="E15" s="120" t="s">
         <v>610</v>
       </c>
-      <c r="F5" s="36" t="s">
-[...27 lines deleted...]
-      <c r="B7" s="198" t="s">
+      <c r="F15" s="36" t="s">
         <v>612</v>
       </c>
-      <c r="C7" s="198" t="s">
+    </row>
+    <row r="16" spans="1:6" ht="75.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="124" t="s">
+        <v>616</v>
+      </c>
+      <c r="B16" s="118" t="s">
         <v>613</v>
       </c>
-      <c r="D7" s="198" t="s">
+      <c r="C16" s="118" t="s">
         <v>614</v>
       </c>
-      <c r="E7" s="198" t="s">
+      <c r="D16" s="118" t="s">
+        <v>588</v>
+      </c>
+      <c r="E16" s="118" t="s">
         <v>615</v>
       </c>
-      <c r="F7" s="196" t="s">
-[...166 lines deleted...]
-      </c>
       <c r="F16" s="36" t="s">
-        <v>638</v>
+        <v>612</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="B1:B15"/>
   <mergeCells count="8">
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="D1:E1"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>